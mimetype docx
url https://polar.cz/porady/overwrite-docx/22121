--- v0 (2026-03-05)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.9.2020, 04:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volební studio</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lídrem kandidátní listiny KDU-ČSL ve volbách do Zastupitelstva Moravskoslezského kraje je Lukáš Curylo. Dobrý den, vítejte ve volebním studiu. Tak podpora sociálních služeb ze 17 milionů na 120 milionů korun. To se vám podařilo během čtyřletého působení na kraji. Navýšili jste také peníze na kulturu. Je ta částka dostačující nebo pakliže se dostanete opět do vedení kraje budete uvažovat o navyšování průběžném.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), lídr kandidátky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -427,93 +542,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/volebni-studio/volebni-studio-17-09-2020-04-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>