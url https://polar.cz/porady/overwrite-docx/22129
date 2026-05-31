--- v0 (2025-12-24)
+++ v1 (2026-05-31)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.9.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní otevření Happy domečku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné byl slavnostně otevřen růžový Happy domeček, který nyní pořádá pravidelné aktivity pro rodiče s dětmi. Připraveno je zázemí vybavené potřebnými pomůckami včetně malé tělocvičny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Růžová vila v centru města začala sloužit nejen široké veřejnosti, ale především dětem a jejich rodičům. Slavnostní zahájení aktivit v Happy domečku za účasti zástupců města a hostů se uskutečnilo uplynulý týden. Odstartovaly všechny činnosti a kroužky, zázemí se nachází v prvním patře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Růžová vila v centru města začala sloužit nejen široké veřejnosti, ale především dětem a jejich rodičům. Slavnostní zahájení aktivit v Happy domečku za účasti zástupců města a hostů se uskutečnilo uplynulý týden. Odstartovaly všechny činnosti a kroužky, zázemí se nachází v prvním patře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Reisová, lektorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro rodiče s dětmi do tří let máme připraveno plavání, skupinové cvičení až do tří let a hudebně pohybový program Notička. Domeček jsme vybavili speciální pomůckami, třeba Montessori, ale jsou tady běžné věci, jako pastelky, lepidlo a barvy, víme že děti v předškolním věku potřebují rozvíjet všechny oblasti, tak se na ně chceme zaměřit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivity pro děti předškolního věku jsou připraveny na každé všední odpoledne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -88,182 +202,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nebude chybět ani dílny pro malé švadlenky a kutily. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: maminky s dětmi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Aktivity v domečku budeme rády využívat, už tady chodíme do kavárny s malou. Přihlásily jsme se do Notičky, protože malá miluje hudbu a hudební nástroje." "Myslím si, že je to tady hodně využitelné pro děti hodně věkových kategorií, takže super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Spodní část domečku, s kavárnou a hernou bude pro veřejnost otevřena od 8 do 18 hodin.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Spodní část domečku, s kavárnou a hernou bude pro veřejnost otevřena od 8 do 18 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Kolebačová, zakladatelka a provozovatelka Happy domečku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Co se týká víkendu, je možno využít hernu dole a kavárničku. Chystáme i další programy, sobotní a nedělní, kdy budeme využívat dopoledne k různým společným aktivitám v rámci našeho domečku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nové možnosti trávení volného času pro rodiče a děti se zrodily ve spolupráci s odborem sociálním magistrátu města.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Nové možnosti trávení volného času pro rodiče a děti se zrodily ve spolupráci s odborem sociálním magistrátu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já si myslím, že tohle je úžasná věc, která tady vznikla. Mají tady maminky i tatínkové zázemí k tomu, aby se mohli setkávat, vzájemně se podporovat a získávat příklady dobré praxe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Od října nabídne Happy domeček i různé workshopy, besedy a přednášky na různá témata. K dispozici mají návštěvníci i zahradu vybavenou dětskými atrakcemi a nechybí ani knihobudka.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Od října nabídne Happy domeček i různé workshopy, besedy a přednášky na různá témata. K dispozici mají návštěvníci i zahradu vybavenou dětskými atrakcemi a nechybí ani knihobudka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedonošené děti na fotografiích Miroslava Pawelka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský fotograf Miroslav Pawelek právě nyní vystavuje v Mánesově síni sérii fotografií, které zachycují první okamžiky po narození nedonošených dětí. Svět nedonošených dětí zachytil ve fakultní nemocnici v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Svět nedonošených dětí ve Fakultní nemocnici Ostrava. Tak zní název výstavy, kterou mohou obyvatelé Karviné i návštěvníci města zhlédnout v Mánesově síni městského domu kultury. Autor fotografií Miroslav Pawelek zachytil první dny života zhruba  60. předčasně narozených dětí z celého Moravskoslezského kraje, některé z nich vážily jen 500 gramů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Svět nedonošených dětí ve Fakultní nemocnici Ostrava. Tak zní název výstavy, kterou mohou obyvatelé Karviné i návštěvníci města zhlédnout v Mánesově síni městského domu kultury. Autor fotografií Miroslav Pawelek zachytil první dny života zhruba  60. předčasně narozených dětí z celého Moravskoslezského kraje, některé z nich vážily jen 500 gramů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Pawelek, fotograf</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Trvalo to asi rok, bylo to několik návštěv jednodenních, kdy jsme setrvával v té fakultní nemocnici nějaký čas a sbíral jsme fotky, setkával jsem se s doktory a fotil jsme hlavně děti, u kterých probíhaly nějaké zvláštní zákroky. Jsou vesměs umístěné v inkubátorech nebo na lůžkách JIP, kde se o ně zdravotní personál stará. Mohou to být i děti nemocné nebo postižené nějakou nemocí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Péče o předčasně narozené děti na specializované oddělení neonatologie je velmi náročná. jejich příběhy jsou velmi silné a jejich životy zvláště v prvních dnech velmi křehké.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Spratková, neonatoložka FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na těch fotografiích je zachycena naše každodenní rutina, práce na denních, nočních směnách sestřiček i lékařů. Každé miminko, které se u nás narodí, mělo neskutečně náročný start do života. Ten život není samozřejmost, je kolikrát i těžce vybojovaný, ale má to smysl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Fotografie pomáhají podporovat nejen fakultní nemocnici ale i spolek Nedoklubko, která pomáhá rodičům v péči o nedonošené děti po příchodu domů. Příležitostně se také vystavují mimo nemocnici, výstava se uskutečnila například v Senátu ČR. V karvinské Mánesově síni si můžete fotografie prohlédnout do 21. října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahradní slavnost stacionáře Galaxie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -271,97 +375,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jejím smyslem bylo nabídnout aktivity a zábavu nejen hendikepovaným, pro které je stacionář určen, ale i lidem žijícím v panelové zástavbě v okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Dvořák, ředitel stacionáře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pozvali jsme na naši zahradní slavnost hlavně rodiny s malými dětmi a podle toho jsou tady i atrakce. Pak tady máme civilní ochranu, která provádí brannou výchovu, protože děti už zapomněly, co existuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Na zahradě nechyběla ani zvířata. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Na zahradě nechyběla ani zvířata. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Dvořák, ředitel stacionáře: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady poníky, kozy, pán má kozí půjčovnu a do budoucna chceme mít na zahradě kozy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti si toho mohly vyzkoušet opravdu hodně. K činnostem, ale i třeba jen k poslechu nebo tanci, jim hrála známé hity skupina Ufo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Úžasné, počasí nádhera, organizace suprovní, nemá to chybu." "Dělám králíčka, budu ho vystřihovat, je to tu pěkné." "Chodím tady rád, baví mě třeba puzzlíky, rád je skládám." "Dcera je spokojená, ta tady kreslí, jezdila na ponících, na skákacím hradu, na kolotoči, super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Denní stacionář usiluje o proměnu zahrady, realizace by se mohla uskutečnit v blízké budoucnosti díky projektu Nadačního fondu Křídlení.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Denní stacionář usiluje o proměnu zahrady, realizace by se mohla uskutečnit v blízké budoucnosti díky projektu Nadačního fondu Křídlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští házenkáři porazili Zubří 33:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -569,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-09-2020-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>