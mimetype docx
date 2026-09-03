--- v1 (2026-05-31)
+++ v2 (2026-09-03)
@@ -713,51 +713,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-09-2020-16-23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-09-2020-16-23?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>