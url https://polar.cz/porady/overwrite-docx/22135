--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,143 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zavřené vysoké školy i roušky na venkoovních akcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených neustále roste. Ostrava už je na celostátním semaforu na druhém oranžovém stupni rizika nákazy. Krajská hygiena proto ve městě zavedla nová mimořádná opatření. Zavřou se vysoké školy a zavedou se roušky i na venkovních akcích nad 100 lidí. Bezpečnostní rada kraje řeší také připravenost nemocnic na případný nárůst počtu hospitalizovaných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Roušky na venkovních akcích nad 100 lidí i uzavření vysokýchškol minimálně do konce října. To jsou nová mimořádnáopatření, která zavedla krajská hygiena s platností od středy23. září na území celé Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Teoretická výukauž nesmí probíhat, pouze distančním způsobem. A také platí to,že i na akcích venku nad 100 a více osob je nutní nosit roušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezskýkraj opět aktivoval Bezpečnostní radu, která se bude pravidelněscházet a řešit aktuální situaci. Kraj je na tom zatím spřepočtem 110 nakažených na 100 tisíc obyvatel relativně dobře,ale město Ostrava už je na celostátním semaforu na oranžovémdruhém stupni. Kraj řešil také připravenost nemocnic na vážnépřípady.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezskýkraj opět aktivoval Bezpečnostní radu, která se bude pravidelněscházet a řešit aktuální situaci. Kraj je na tom zatím spřepočtem 110 nakažených na 100 tisíc obyvatel relativně dobře,ale město Ostrava už je na celostátním semaforu na oranžovémdruhém stupni. Kraj řešil také připravenost nemocnic na vážnépřípady. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme k dispozici volných 166 ventilací, takže máme je kam uložit a jak se o ně postarat. V nemocnicích je zatím 51 hospitalizovaných."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za posledních 14dní zaznamenali hygienici v kraji na 1000 nových případů nákazy.64 procent z nich je příznakových a zbytek bez příznaků apostupně bohužel roste počet nakažených právě ve školách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za posledních 14dní zaznamenali hygienici v kraji na 1000 nových případů nákazy.64 procent z nich je příznakových a zbytek bez příznaků apostupně bohužel roste počet nakažených právě ve školách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "8 mateřských škol, 41 základních škol a 20středních škol. Bohužel tady tomu se nemáme jak vyhnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hejtman takéinformoval, že státní zdravotní ústav vyvinul nový systémtestování, který dokáže potvrdit pozitivního pacienta do 30minut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hejtman takéinformoval, že státní zdravotní ústav vyvinul nový systémtestování, který dokáže potvrdit pozitivního pacienta do 30minut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme nakoupit 20 těchto setů, abychom mohli pokrýt naše nemocnice a sociální zařízení. Zároveň tím odlehčíme přetíženým testovacím místům." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kraj je zatím na případné zhoršení situace připraven, přesto ale zůstane velký podíl zodpovědnosti hlavně na přístupu veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -168,75 +280,72 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po letních prázdninách se konalo v KD Radost v Havířově zasedání zastupitelstva. Jedním z důležitých bodů bylo schválení dotace dvěma tenisovým klubům na výstavbu nových hal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vachtarčík (HPH), radní pro sport:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můžeme konstatovat, že v Havířově problematika tenisových prostor bude vyřešena. Budeme mít na území města pět kurtů se stejným povrchem tak, abychom mohli pořádat zajímavé a mezinárodní mládežnické turnaje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město Tenisovému klubu Havířov-Šumbark a Tennis Hillu v Životicích schválilo každému šest milionů korun.  70% nákladů uhradí klubům ministerstvo školství. Zastupitelé také rozhodovali, zda radnice pořídí mobilní kluziště za 3,4 milionu korun. K investicím měla opozice z řad KSČM výhrady.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město Tenisovému klubu Havířov-Šumbark a Tennis Hillu v Životicích schválilo každému šest milionů korun.  70% nákladů uhradí klubům ministerstvo školství. Zastupitelé také rozhodovali, zda radnice pořídí mobilní kluziště za 3,4 milionu korun. K investicím měla opozice z řad KSČM výhrady. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eduard Heczko (KSČM), zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě máme s financováním problémy, protože očekáváme další výpadky v příštím roce, tak si myslíme, že některé výdaje by se měly omezit nebo zastavit a počkat do lepších časů."</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ondřej Baránek (ANO), náměstek primátora:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ondřej Baránek (ANO), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pokud něco můžeme udělat teď a v současné době peníze jsou v rozpočtu, tak je samozřejmě investujeme rádi a je to v souladu s politikou koalice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice věří, že mobilní kluziště si děti užijí už v těchto zimních měsících. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -272,111 +381,108 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel kapacita centrálního hřbitova začíná být nedostatečná, takže jsme museli přikročit k tomu, že musíme rozšířit centrální hřbitov pro celý Frýdek-Místek. Právě se nacházíme v místě, kde bude to rozšíření právě probíhat. Dělá to pro nás naše městská firma Technické služby. Ta cena je obrovská, je to rozděleno na dvě etapy a dohromady to vychází na nějakých 60 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel T-S Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Práce byly oficiálně zahájeny 1. září, v současné době připravujeme území pro to staveniště s tím, že ty práce letos by měly spočívat i v zahájení kanalizačního řádu, vybudování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V souvislosti s výstavbou kanalizace bude až do 27. listopadu uzavřena cyklostezka pod centrálním hřbitovem. Dále pak budou práce pokračovat na vybudování veškeré infrastruktury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V souvislosti s výstavbou kanalizace bude až do 27. listopadu uzavřena cyklostezka pod centrálním hřbitovem. Dále pak budou práce pokračovat na vybudování veškeré infrastruktury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se právě nacházíme v té první etapě, kde by mělo dojít k právě k likvidaci starých betonových ploch, asfaltových, zemním pracím. Všechno se tady musí rekultivovat, právě aby to mohlo splňovat všechny podmínky pro to, aby se tu mohlo pohřbívat do země. Ten strom, co je možná za mnou vidět, tak ten by měl být takovým centrálním bodem této první etapy. Kolem něho by měla být taková klidová zóna s lavičkami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí projektu bude i kamerový systém, nové parkovací plochy i vybudování příjezdové cesty k novému vstupu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí projektu bude i kamerový systém, nové parkovací plochy i vybudování příjezdové cesty k novému vstupu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel T-S Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V průběhu října asi zahájíme práce na rekonstrukci toho stávajícího, té budovy, která slouží jako zázemí pro naše zaměstnance. S tím, že tam ve finále budou dva nové veřejné záchodky v provedení antivandal, budou tam provedeny úplně nové rekonstrukční celky vevnitř."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To rozšíření hřbitova zabírá plochu 21 tisíc metrů čtverečních, je to obrovský kus a měl by vystačit na 1400 hrobových míst pro pohřbívání do země, 850 urnových hrobů, 850 epitafů a 400 míst v kolumbáriích. Kolumbárium doposud tady chybělo na Frýdecko-Místeckém hřbitově, takže to je novinka, kterou právě chceme doplnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konečná čísla se mohou v průběhu výstavby ještě lišit na základě požadavků obyvatel za způsoby pohřbívání. Termín dokončení rozšíření centrálního hřbitova je naplánován na říjen roku 2022, počítá se v něm i s případnými prodlevami, takže pokud půjde vše podle plánu, hotovo může být mnohem dřív.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Konečná čísla se mohou v průběhu výstavby ještě lišit na základě požadavků obyvatel za způsoby pohřbívání. Termín dokončení rozšíření centrálního hřbitova je naplánován na říjen roku 2022, počítá se v něm i s případnými prodlevami, takže pokud půjde vše podle plánu, hotovo může být mnohem dřív. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Mácha byl slavnostně uveden do síně slávy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -672,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-09-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>