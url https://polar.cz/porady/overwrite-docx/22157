--- v0 (2025-12-29)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2020, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dny NATO byly ve znamení hrdinů boje s koronavirem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní Dny NATO byly v mnohém výjimečné. Kvůli koronaviru byly sice bez diváků přímo na letišti, ale lidé je mohli sledovat v televizi nebo na internetu. Nejdůležitější částí programu bylo tentokrát oceňování hrdinů boje s covidem a o jeho významu svědčí i to, že se ho ujali nejvyšší představitelé našeho státu a kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za dvacet let konání Dnů NATO na letišti v Mošnově jsme si už zvykli na unikátní letecké ukázky, ale i prezentaci nejrůznější techniky a zásahů bezpečnostních složek a záchranářů. Ty sice nechyběly ani letos i když kvůli covidu v omezené míře, ale hlavním bodem letošního programu bylo poděkování. </w:t>
@@ -89,53 +204,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strážníci měli například na starosti odběrová místa, ale s nakaženými se mohou setkat kdykoliv, během běžné služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Šustr, strážník MP Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pro mě pocta. je škoda, že nemohli být oceněni všichni strážníci, kteří jsou v přímém výkonu služby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako loni byla nejpůsobivější ukázka na nebi v podání Petra Šonky v akrobatickém letounu a gripenu. Bohužel nepřiletěl legendární bombardér B-52. Kvůli poruše tankovacího letadla se musel vrátit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako loni byla nejpůsobivější ukázka na nebi v podání Petra Šonky v akrobatickém letounu a gripenu. Bohužel nepřiletěl legendární bombardér B-52. Kvůli poruše tankovacího letadla se musel vrátit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pavlačík, šéf organizátorů Dne NATO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To byla jedna z nejnáročnějších logistických operací. Ten let měl být patnácti hodinový jen sem a dalších patnáct hodin zpátky...bohužel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dny NATO přesto nabídly mnoho zajímavých ukázek a jak se shodli přítomní, je důležité, že se tato akce vůbec uskutečnila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -312,131 +426,115 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MNO získala první certifikát Bazální stimulace v ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská nemocnice Ostrava se může pochlubit unikátním úspěchem. Jako první v České republice se tamní dětské jednotce intenzivní péče podařilo získat mezinárodní certifikát Bazální stimulace. Tato metoda nabízí postiženým lidem podněty pro vývoj jejich osobnosti. Jde například o dotyky, masáže, ale i o hudbu či vyprávění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Městské nemocnici Ostrava v podstatě používali metodu bazální stimulace už v roce 1999, aniž by věděli, že je to vědecký ošetřovatelský koncept. Později, když už zdravotníci prošli kurzem, začali tuto metodu používat ještě intenzivněji a dále ji v ošetřovatelské péči rozvíjeli. Dětská jednotka intenzivní péče je díky tomu dnes už na takové úrovni, že jako první v naší zemi získala mezinárodní certifikát. Do Ostravy kvůli tomu přijela profesorka Christel Bienstein, vedoucí ústavu výzkumu v ošetřovatelské péči a prezidentka Německého</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">svazu pro ošetřovatelská povolání.</w:t>
+        <w:t xml:space="preserve">V Městské nemocnici Ostrava v podstatě používali metodu bazální stimulace už v roce 1999, aniž by věděli, že je to vědecký ošetřovatelský koncept. Později, když už zdravotníci prošli kurzem, začali tuto metodu používat ještě intenzivněji a dále ji v ošetřovatelské péči rozvíjeli. Dětská jednotka intenzivní péče je díky tomu dnes už na takové úrovni, že jako první v naší zemi získala mezinárodní certifikát. Do Ostravy kvůli tomu přijela profesorka Christel Bienstein, vedoucí ústavu výzkumu v ošetřovatelské péči a prezidentka Německého svazu pro ošetřovatelská povolání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Christel Bienstein, prezidentka Německého svazu pro ošetřovatelská povolání</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Gratuluji a jsem velmi hrdá na Dětskou JIP Městské nemocnice Ostrava, která je první certifikovanou jednotkou příbuzným přívětivou z celkem 300 certifikovaných zařízení v Evropě a jsou první německy nemluvících zemích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Uhlig, ředitel MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Získání mezinárodního certifikátu, navíc prvního v republice, je ohodnocením špičkové práce zaměstnanců oddělení Dětského lékařství. Je jisté, že integrace konceptu Bazální stimulace do</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">u kterých je koncept využíván, či integraci rodiny do péče. Součástí auditu byla také prohlídka Jednotky intenzivní péče.</w:t>
+        <w:t xml:space="preserve">: „Získání mezinárodního certifikátu, navíc prvního v republice, je ohodnocením špičkové práce zaměstnanců oddělení Dětského lékařství. Je jisté, že integrace konceptu Bazální stimulace do ošetřovatelské péče, nejen v případě dětí, pomáhá poskytovat kvalitní a bezpečnou péči našim pacientům.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nemocnice musela splnit řadu náročných kritérií. od dokumentace až k péči a podpoře osob blízkých pacientů, u kterých je koncept využíván, či integraci rodiny do péče. Součástí auditu byla také prohlídka Jednotky intenzivní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Murasová, náměstkyně pro ošetřovatelskou péči MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mám obrovskou radost, protože jsme byla jedna z prvních, která prošla kurzem a za dlouhá léta ošetřovatelské praxe si stále ještě pamatuju, jak je ta práce náročná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Christel Bienstein, prezidentka Německého svazu pro ošetřovatelská povolání</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Bazální stimulace je koncept, který pomáhá především těm, které je třeba probudit do plného vědomí, zejména po těžkých úrazech mozku. Nabízí také možnost příbuzným dobře pacienty zaopatřit, pracovat se všemi smyslovými orgány pacienta a zkvalitnit tak péči."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Bazální stimulace je koncept, který pomáhá především těm, které je třeba probudit do plného vědomí, zejména po těžkých úrazech mozku. Nabízí také možnost příbuzným dobře pacienty zaopatřit, pracovat se všemi smyslovými orgány pacienta a zkvalitnit tak péči." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MNO je současně také akreditovaným pracovištěm pro poskytování praxe studentů v oblasti Bazální stimulace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -518,93 +616,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-23-09-2020-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>