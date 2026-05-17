--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,156 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MNO získala první certifikát Bazální stimulace v ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská nemocnice Ostrava se může pochlubit unikátním úspěchem. Jako první v České republice se tamní dětské jednotce intenzivní péče podařilo získat mezinárodní certifikát Bazální stimulace. Tato metoda nabízí postiženým lidem podněty pro vývoj jejich osobnosti. Jde například o dotyky, masáže, ale i o hudbu či vyprávění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Městské nemocnici Ostrava v podstatě používali metodu bazální stimulace už v roce 1999, aniž by věděli, že je to vědecký ošetřovatelský koncept. Později, když už zdravotníci prošli kurzem, začali tuto metodu používat ještě intenzivněji a dále ji v ošetřovatelské péči rozvíjeli. Dětská jednotka intenzivní péče je díky tomu dnes už na takové úrovni, že jako první v naší zemi získala mezinárodní certifikát. Do Ostravy kvůli tomu přijela profesorka Christel Bienstein, vedoucí ústavu výzkumu v ošetřovatelské péči a prezidentka Německého</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">svazu pro ošetřovatelská povolání.</w:t>
+        <w:t xml:space="preserve">V Městské nemocnici Ostrava v podstatě používali metodu bazální stimulace už v roce 1999, aniž by věděli, že je to vědecký ošetřovatelský koncept. Později, když už zdravotníci prošli kurzem, začali tuto metodu používat ještě intenzivněji a dále ji v ošetřovatelské péči rozvíjeli. Dětská jednotka intenzivní péče je díky tomu dnes už na takové úrovni, že jako první v naší zemi získala mezinárodní certifikát. Do Ostravy kvůli tomu přijela profesorka Christel Bienstein, vedoucí ústavu výzkumu v ošetřovatelské péči a prezidentka Německého svazu pro ošetřovatelská povolání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Christel Bienstein, prezidentka Německého svazu pro ošetřovatelská povolání</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Gratuluji a jsem velmi hrdá na Dětskou JIP Městské nemocnice Ostrava, která je první certifikovanou jednotkou příbuzným přívětivou z celkem 300 certifikovaných zařízení v Evropě a jsou první německy nemluvících zemích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Uhlig, ředitel MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Získání mezinárodního certifikátu, navíc prvního v republice, je ohodnocením špičkové práce zaměstnanců oddělení Dětského lékařství. Je jisté, že integrace konceptu Bazální stimulace do</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">u kterých je koncept využíván, či integraci rodiny do péče. Součástí auditu byla také prohlídka Jednotky intenzivní péče.</w:t>
+        <w:t xml:space="preserve">: „Získání mezinárodního certifikátu, navíc prvního v republice, je ohodnocením špičkové práce zaměstnanců oddělení Dětského lékařství. Je jisté, že integrace konceptu Bazální stimulace do ošetřovatelské péče, nejen v případě dětí, pomáhá poskytovat kvalitní a bezpečnou péči našim pacientům.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nemocnice musela splnit řadu náročných kritérií. od dokumentace až k péči a podpoře osob blízkých pacientů, u kterých je koncept využíván, či integraci rodiny do péče. Součástí auditu byla také prohlídka Jednotky intenzivní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Murasová, náměstkyně pro ošetřovatelskou péči MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mám obrovskou radost, protože jsme byla jedna z prvních, která prošla kurzem a za dlouhá léta ošetřovatelské praxe si stále ještě pamatuju, jak je ta práce náročná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Christel Bienstein, prezidentka Německého svazu pro ošetřovatelská povolání</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Bazální stimulace je koncept, který pomáhá především těm, které je třeba probudit do plného vědomí, zejména po těžkých úrazech mozku. Nabízí také možnost příbuzným dobře pacienty zaopatřit, pracovat se všemi smyslovými orgány pacienta a zkvalitnit tak péči."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Bazální stimulace je koncept, který pomáhá především těm, které je třeba probudit do plného vědomí, zejména po těžkých úrazech mozku. Nabízí také možnost příbuzným dobře pacienty zaopatřit, pracovat se všemi smyslovými orgány pacienta a zkvalitnit tak péči." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MNO je současně také akreditovaným pracovištěm pro poskytování praxe studentů v oblasti Bazální stimulace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dnech NATO připomněly kluby boj o Štítinu</w:t>
       </w:r>
     </w:p>
@@ -222,126 +321,111 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přípravy krajských voleb vrcholí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní volby do zastupitelstev krajů budou jiné: kvůli epidemii kovidu budou platit přísná hygienická opatření. A nově budou moci ještě před termínem řádných voleb, odevzdat hlas do volební urny lidé, kterým byla nařízena karanténa nebo jsou v izolaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V opavském volebním štábu se vrší krabice s tiskopisy. Víc jak 100 000 volebních lístků teď putuje do 40 obcí. Tady je rozdělí do obálek a přidají ještě návod, jaká hygienická opatření je nutné ve volební místnosti dodržovat. Voliči je ve svých schránkách najdou nejpozději 29. září. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V opavském volebním štábu se vrší krabice s tiskopisy. Víc jak 100 000 volebních lístků teď putuje do 40 obcí. Tady je rozdělí do obálek a přidají ještě návod, jaká hygienická opatření je nutné ve volební místnosti dodržovat. Voliči je ve svých schránkách najdou nejpozději 29. září.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Věntusová, členka volebního štábu, Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Každý volič při vstupu do volební místnosti musí mít roušku a doporučujeme vydesinfikovat si ruce a dodržovat rozestupy alespoň dva metry.“</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Každý volič při vstupu do volební místnosti musí mít roušku a doporučujeme vydesinfikovat si ruce a dodržovat rozestupy alespoň dva metry.“  Lidé, kteří zamíří k volbám v Opavě, by si měli raději předem prověřit adresu, kde se nachází jejich volební místnost.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Věntusová, členka volebního štábu, Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„V letošních volbách došlo ke změnám v 6 volebních místnostech. A to jak z důvodu protiepidemických opatření, tak i z důvodu nevyhovujícího stavu budovy.“ </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„V letošních volbách došlo ke změnám v 6 volebních místnostech. A to jak z důvodu protiepidemických opatření, tak i z důvodu nevyhovujícího stavu budovy.“  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Správnou adresu pomůže voličům najít aplikace, která je volně k dispozici na stránkách opavského magistrátu. Prověřily ji už komunální volby před dvěma roky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Konečný, šéfeditor webových stránek a sociálních sítí města, Magistrát Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Prostřednictvím této webové aplikace mohou najít, kde je jejich volební okrsek, kde je jejich volební místnost jak je tam otevřeno a pod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Volby do zastupitelstev krajů jsou naplánovány na 2. a 3. října. Ovšem už 30. září mohou k volebním urnám zamířit lidé, kterým byla nařízená karanténa, nebo kvůli onemocnění Covid – 19 zůstávají v izolaci. V Moravskoslezském kraji je zřízeno 6 míst, kam mohou přijet tito voliči autem a hodit svůj hlas do urny. V Opavě bude toto hlasovací místo otevřeno v areálu Slezské nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce na Jablunkovsku spojí síť cyklostezek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisté, kteří míří do Beskyd na kolech, se mohou těšit na nový úsek cyklostezky. Nachází se v úseku mezi Jablunkovem a Horní Lomnou, kde by v budoucnu měla vést jedna ucelená cyklostezka.</w:t>
       </w:r>
     </w:p>
@@ -487,53 +571,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřich Janků,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">předseda Územního sdružení Českého zahrádkářského svazu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to špatný a bez postřiku rajčata už nevypěstujete dnes, to je opravdu špatné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava byla obohacena o několik soutěží pro veřejnost a samotné zahrádkáře a také tradičně o soutěžní výstavu prací dětí z pěti základních škol. Vytvořily podzimní aranžmá formou závěsných věnečků a ikebany.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava byla obohacena o několik soutěží pro veřejnost a samotné zahrádkáře a také tradičně o soutěžní výstavu prací dětí z pěti základních škol. Vytvořily podzimní aranžmá formou závěsných věnečků a ikebany. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Urbanová, tajemnice Územního sdružení Českého zahrádkářského svazu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme i soutěž znalec rostlin, děti soutěží ve svých vědomostech, je tam 35 otázek, děti zde zjistí, jak jsou na tom."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samostatně soutěžili zahrádkáři a to o největší a nejtěžší rajče, papriku a nejkrásnější jablko Karvinska. Výstava je každoročně prodejní, k dispozici byla lidem opět i mykologická poradna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -629,93 +712,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-09-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>