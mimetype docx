--- v1 (2026-05-17)
+++ v2 (2026-09-09)
@@ -754,51 +754,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-09-2020-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-09-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>