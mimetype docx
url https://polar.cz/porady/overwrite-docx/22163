--- v0 (2026-01-21)
+++ v1 (2026-10-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2020, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor předával ceny města za rok 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Významné osobnosti si už převzaly cenu statuárního města Frýdku-Místku za rok 2019. Udílení se letos kvůli koronaviru odehrálo v komorní atmosféře v kanceláři primátora. Cenu přišli převzít dva ze tří oceněných. Jeden ji totiž dostane bohužel in memoriam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dlouholetá předsedkyně včelařského svazu paní Marie Knödlová, která už skoro 40 let vychovává budoucí včelaře a téměř tři desítky let úřadující ředitel Gymnázia a Střední odborné školy na Cihelní Jaroslav Konečný, který vychoval tisíce studentů. Oba už několik měsíců ví, že získali cenu města. Nyní ji osobně převzali z rukou primátora.</w:t>
@@ -131,53 +246,52 @@
         <w:t xml:space="preserve">Marie Knödlová, předsedkyně ZO Českého svazu včelařů Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to moc příjemné a i když to nebylo na tom pódiu, tak to bylo právě to příjemnější, že jsme si popovídali neformálně a bylo to strašně fajn, příjemné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Konečný, ředitel Gymnázia a SOŠ Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já pana primátora znám, protože on držel ochrannou ruku nad naší školou řadu let. Vím, že je to příjemný, šarmantní člověk na svém místě, takže já se s ním vždycky rád sejdu a tak jak dneska, tak kdykoliv jindy to bylo pro mě velice příjemné dopoledne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ceny města se udělují každoročně už od roku 2008. A to za mimořádné počiny ve všech oblastech společenského života města, které významně přispěly k jeho rozvoji a šíření jeho dobrého jména, a také například za mimořádné projevy odvahy při záchraně lidských životů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ceny města se udělují každoročně už od roku 2008. A to za mimořádné počiny ve všech oblastech společenského života města, které významně přispěly k jeho rozvoji a šíření jeho dobrého jména, a také například za mimořádné projevy odvahy při záchraně lidských životů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krypta by se mohla trvale zpřístupnit veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -250,96 +364,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve stejném roce sem byly přemístěny také ostatky šlechtického rodu Pražmů z Bílkova, bývalých majitelů frýdeckého panství, které se nacházely v jiné kryptě pod kaplí svatého Kříže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Pindur, historik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam se tehdy dostala podzemní voda, ta krypta byla zaplavena, takže ty jejich kosterní ostatky nebo pozůstatky byly přeneseny do této krypty do speciální vitríny, kde se nachází dodnes."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město spolu s místní farností aktuálně pracuje na tom, aby se tyto výjimečné prostory otevřely veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město spolu s místní farností aktuálně pracuje na tom, aby se tyto výjimečné prostory otevřely veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek má ve svém programovém prohlášení jeden z bodů, který je právě zpřístupnění krypty tady v bazilice minor ve Frýdku. Bazilika jakožto kulturní památka je opravdu významnou památkou města Frýdku-Místku a bylo by dobré, aby krypta byla otevřena i pro návštěvníky v pravidelných časových intervalech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doposud byla krypta otevřená jen při jednorázových významných akcích jako je například Noc kostelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V minulém volebním období jsme farnosti přispěli právě částkou 400 tisíc k průzkumu krypty. Nyní vedeme různé debaty o tom, zda město Frýdek-Místek přispěje i na architektonickou studii, která se v tuto chvíli provádí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V lednu příštího roku by mohl být celý projekt, obsahující obnovu účinného větracího systému, krypty, podlah, klenby, osvětlení i čištění ostatků, posunut na další úroveň prováděcí dokumentace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V lednu příštího roku by mohl být celý projekt, obsahující obnovu účinného větracího systému, krypty, podlah, klenby, osvětlení i čištění ostatků, posunut na další úroveň prováděcí dokumentace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přijďte podpořit Frýdek-Místek v plavecké soutěži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -349,132 +461,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staňte se na chvíli plaveckým reprezentantem svého města. Frýdek-Místek se totiž přihlásil do 29. ročníku Plavecké soutěže měst a potřebuje k tomu každého vodomila, který zvládne uplavat pouhých sto metrů v plaveckém bazénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aquapark Olešná se přihlásil do celorepublikové sportovní soutěže, kdy součástí tohoto sportovního týdne je i plavecký den. Takže jsme se připojili se všemi našimi bazény, se kterými jsme mohli. Na Aquaparku Olešná ten den od začátku otevírací doby do sedmi do večera bude probíhat měření času těchto reprezentantů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě aquaparku se bude soutěžit i na bazénu Základní školy Jiřího z Poděbrad, kde se navíc přidají v rámci povinné plavecké výuky i školy, sportovní kluby a samozřejmě libovolně také veřejnost. U obou bazénů získají zájemci navíc slevu na vstupné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě aquaparku se bude soutěžit i na bazénu Základní školy Jiřího z Poděbrad, kde se navíc přidají v rámci povinné plavecké výuky i školy, sportovní kluby a samozřejmě libovolně také veřejnost. U obou bazénů získají zájemci navíc slevu na vstupné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lada Bezručová, pracovnice Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud klient přijde na recepci, zeptáme se ho, jestli se bude chtít zúčastnit plavecké soutěže měst. Pokud ano, dostane desetiprocentní slevu z ceny vstupného, poté půjde na bazén a tam proběhne měření a zapisování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak si ho odchytí takzvaný regulovčík, který mu ukáže, kde může tu stovečku zaplavat a on si to může uplavat libovolným způsobem, tak jak to zvládne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plavecká soutěž měst oslovuje zájemce všech věkových kategorií. Od předškoláků až po seniory. Za dobu svojí existence se stala důležitou součástí propagace kondičního plavání jako vděčné, celoročně i celoživotně využitelné pohybové aktivity. Do akce se může zapojit každý, kdo ve městě bydlí, pracuje či studuje. Stejně tak pořadatelé umožní účast všem přespolním zájemcům z řad pravidelných či příležitostných plavců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plavecká soutěž měst oslovuje zájemce všech věkových kategorií. Od předškoláků až po seniory. Za dobu svojí existence se stala důležitou součástí propagace kondičního plavání jako vděčné, celoročně i celoživotně využitelné pohybové aktivity. Do akce se může zapojit každý, kdo ve městě bydlí, pracuje či studuje. Stejně tak pořadatelé umožní účast všem přespolním zájemcům z řad pravidelných či příležitostných plavců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My samozřejmě jeho účast zapíšeme do listiny, kterou budeme následně posílat k vyhodnocení organizátorům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěž nemá podobu klasické štafety a jednotliví účastníci, kteří budou mít zájem vylepšit si dosažený čas, mohou organizátory požádat, aby jim umožnili absolvovat stometrovou trať ještě jednou. To ale není pevně daným pravidlem, záležet bude tedy pouze a jedině na dobré vůli rozhodčích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Našim reprezentantům z daného města, kteří přijdou naše město podpořit nabízíme deseti procentní slevu a těšíme se na hojnou účast."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavním organizátorem akce je Česká asociace Sport pro všechny, v tomto případě tak bude jednoznačně platit, že není důležité vyhrát, ale zúčastnit se, nebo si spíš hlavně zaplavat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavním organizátorem akce je Česká asociace Sport pro všechny, v tomto případě tak bude jednoznačně platit, že není důležité vyhrát, ale zúčastnit se, nebo si spíš hlavně zaplavat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -549,93 +658,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-24-09-2020-16-45?url=frydeckomistecky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>