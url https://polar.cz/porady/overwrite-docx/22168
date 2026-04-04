--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín chystá volební drive-in a nové místnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro letošní krajské volby musí bývalá okresní města určit místa, kde budou moci přijet odevzdat hlas lidé v karanténě. Například v Novém Jičíně je to prázdný areál v blízkosti centra. V tomto městě musí voliči také počítat s několika změnami volebních místností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé postižení kovidovou karanténou a izolací mají dvě možnosti, jak v říjnových krajských, případně senátních  volbách odevzdat svůj hlas.  </w:t>
@@ -220,53 +335,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava chystá novou koncepci bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní volby do zastupitelstev krajů budou jiné: kvůli epidemii kovidu budou platit přísná hygienická opatření. A nově budou moci ještě před termínem řádných voleb, odevzdat hlas do volební urny lidé, kterým byla nařízena karanténa nebo jsou v izolaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 1990 měla Opava víc jak 63 tisíc obyvatel. Vloni zde žilo podle údajů Statistického úřadu necelých 57 tisíc. Dlouhodobý úbytek lidí trvale žijících ve slezské metropoli byl důvodem, proč si radnice nechala vypracovat koncepci bydlení pro nadcházejících 10 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 1990 měla Opava víc jak 63 tisíc obyvatel. Vloni zde žilo podle údajů Statistického úřadu necelých 57 tisíc. Dlouhodobý úbytek lidí trvale žijících ve slezské metropoli byl důvodem, proč si radnice nechala vypracovat koncepci bydlení pro nadcházejících 10 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubor Hruška, autor analýzy, Proces – Centrum pro rozvoj obcí a regionů: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Opava ztrácí obyvatelstvo. Měla by se zaměřit především na mladou generaci, aby neodcházela. Měli by nabídnout bydlení pro mladé rodiny, mladé generace, které bude cenově dostupné v příjemném prostředí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedostatek bytů ve slezské metropoli je dlouhodobý. V 90. letech totiž tehdejší vedení radnice většinu bytového fondu rozprodalo a nová výstavba neprobíhala. V současné době je ve správě města 552 bytů, což jsou jen 2,2% z celkového počtu. Například Ostrava vlastní 9% bytů. Městský byt lze nyní získat tzv. obálkovou metodou, kdy zájemce nabízí cenu za metr čtvereční. Analýza by měla dát odpověď na to, kdo bydlení v obecním bytě nejvíce postrádá.</w:t>
@@ -349,53 +463,52 @@
         <w:t xml:space="preserve">Lenka Divinská, ředitelka MŠ Zlepšovatelů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naším dlouhodobým záměrem bylo vybudovat živelnou zahradu v přírodní stylu. Projekt naší zahrady Zlepšovatelů 27 je v rytmu živlů a představuje naši MŠ, ve které s dětmi hrajeme na přirozeně laděné nástroje, bubnujeme na djembe bubny a zpíváme písně v rytmu živlů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Živly jsou zastoupeny v herních prvcích, Například oheň představuje ohniště s posezením. Zemi zahrádka a vesnička z vrbového proutí, vodu zastupuje prameniště a vzduch zvonkohry. Různé bylinky jako mátu, šalvěj, dobromysl nebo levanduli si děti mohou pěstovat i v MŠ Herrmanna, která získala i zbrusu nové herní prvky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Ondřejová, zástupce ředitelka MŠ Ignáta Herrmanna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Získali jsme dominantu tady ten velký prolézací hrad pro děti, jsou zde trampolíny, pískoviště, jsou tady vlastně herní prvky pro všechny věkové kategorie dětí, které MŠ navštěvují.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Získali jsme dominantu tady ten velký prolézací hrad pro děti, jsou zde trampolíny, pískoviště, jsou tady vlastně herní prvky pro všechny věkové kategorie dětí, které MŠ navštěvují.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naplánovaná je i rekonstrukce chodníků, které jsou místy popraskané a místy samá boule. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IZS trénoval postup při úniku nebezpečného plynu</w:t>
       </w:r>
     </w:p>
@@ -412,61 +525,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ještě to není ani měsíc, kdy obyvatele okolí chemické továrny BorsodChem v Ostravě vyděsil obrovský oranžový mrak nad tímto podnikem. Během pár minut se z rozhlasu ozvalo varování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">svědkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Že máme zavřít okna a nemáme vycházet." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ukázalo, že šlo o havárii turbodmychadla, ale uniklé nitrózní plyny nejsou prý nebezpečné lidskému zdraví. Nyní se podobné hlášení ozvalo v okolí areálu firmy Linde Gas v Hrabové. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ukázalo, že šlo o havárii turbodmychadla, ale uniklé nitrózní plyny nejsou prý nebezpečné lidskému zdraví. Nyní se podobné hlášení ozvalo v okolí areálu firmy Linde Gas v Hrabové.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tentokrát šlo ale o rozsáhlé součinnostní cvičení hasičů, policistů, zdravotníků, strážníků i zaměstnanců firmy. Cílem akce bylo procvičit vnější havarijní plán. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Společnost Linde Gas patří mezi 14 firem s chemickou či hutní výrobou, které musejí mít zpracován tzv. vnější havarijní plán, protože by v případě nějaké nehody mohlo být ohroženo obyvatelstvo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na cvičení se podílelo asi 50 lidí a všichni postupovali podle plánu. Velitelé ale samozřejmě drobné chyby najdou a příště už by se neměly opakovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -562,93 +673,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-09-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>