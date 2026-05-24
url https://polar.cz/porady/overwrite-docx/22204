--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,193 +1,304 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2020, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskydský endoskopický workshop vzdělával lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Endoskopické vyšetření patří mezi nejrychlejší a nejefektivnější způsob, jak odhalit několik typů rakoviny. Lékaři se v této oblasti neustále vzdělávají a vzájemně si předávají zkušenosti. Nedávno se sešli na Beskydském endoskopickém workshopu v Nemocnici Frýdek-Místek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaplněný sál lékařů sleduje endoskopické vyšetření, během kterého přednášející odhalil zřejmě počátek nádorového onemocnění. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o výkony v oblasti gastrointestriciální endoskopie. Odstraňujeme předstupně nádorů, či již vytvořené nádory v oblasti dvanáctníků, případně tlustého střeva, diagnostikujeme nádory v oblasti žlučových cest a slinivky a řešíme například problematiku obtížných žlučových kamenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle lékařů má až třetina lidí v těle polypy, které se mohou později změnit v nádory. V současné době jsou jejich nálezy na vzestupu, ale právě díky včasnému screeningu se daří snižovat úmrtnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle lékařů má až třetina lidí v těle polypy, které se mohou později změnit v nádory. V současné době jsou jejich nálezy na vzestupu, ale právě díky včasnému screeningu se daří snižovat úmrtnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Narůstají naopak nádory v oblasti slinivky především a nádory v oblasti jícnu, což souvisí s řadou věcí a různými vnějšími faktory, prostředí i stárnutí populace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Endoskopické vyšetření u veřejnosti rozhodně není oblíbené, ale současná medicína pracuje neustále s novými technologiemi a také poznatky o nemocích. Proto se lékaři pravidelně scházejí a předávají si vzájemně zkušenosti. Jako tomu bylo na 14. ročníku Beskydského endoskopického workshopu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Endoskopické vyšetření u veřejnosti rozhodně není oblíbené, ale současná medicína pracuje neustále s novými technologiemi a také poznatky o nemocích. Proto se lékaři pravidelně scházejí a předávají si vzájemně zkušenosti. Jako tomu bylo na 14. ročníku Beskydského endoskopického workshopu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Nosek, primář gastroenterologického oddělení Nemocnice Jablonec nad Nisou:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem tady opakovaně, workshop mám moc rád, protože je to bezprostřední výměna zkušeností. Já sám na našem pracovišti taky pořádám workshopy a zveme zase kolegy z vašeho kraje, takže je to opravdu úžasná spolupráce a my říkáme, že máme takovou osu spolupráce Jablonec, Frýdek-Místek, Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o přednášející, špičkové odborníky z celé České republiky a co se týká účastníků, ta akce je primárně určena pro lékaře z Moravskoslezského kraje, ať už z krajských nemocnic nebo i z privátních ambulancí a obvykle míváme kolem 70 účastníků, letos jsme počet účastníků přímých museli trochu zredukovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Digestivní endoskopie je umění, které se lidé musí naučit od svých učitelů a s těmi se musí setkávat a právě ty workshopy umožňují to přímé setkání vyučujícího a školence. V současné době s pandemií Covid jsou tyto věci významně omezené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během pandemie museli lékaři stanovit přísná kritéria, za kterých mohou být pacienti endoskopováni, a kteří mohou být odloženi. Což samozřejmě způsobuje obrovskou ztrátu v odhalování nádorových onemocnění. Kapacity zdravotnických zařízení jsou totiž plně vytížené.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během pandemie museli lékaři stanovit přísná kritéria, za kterých mohou být pacienti endoskopováni, a kteří mohou být odloženi. Což samozřejmě způsobuje obrovskou ztrátu v odhalování nádorových onemocnění. Kapacity zdravotnických zařízení jsou totiž plně vytížené. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Odklad digestivní endoskopie je velký problém, protože může vést ke zpoždění diagnózy třeba nádorového onemocnění tlustého střeva a víme, že osud těch nemocných je přímo závislých na stádiu onemocnění, čili kdybychom odložili všechny výkony o půl roku, tak prokazatelně zhoršíme onkologickou prognózu našich pacientů, takže hledáme jakousi rovnováhu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen diagnózu rakoviny tlustého střeva si v Česku každoročně vyslechne na 7500 lidí. Lidé po padesátce by tak měli chodit na pravidelná preventivní vyšetření.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen diagnózu rakoviny tlustého střeva si v Česku každoročně vyslechne na 7500 lidí. Lidé po padesátce by tak měli chodit na pravidelná preventivní vyšetření. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek bojoval v plavecké soutěži měst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -211,97 +322,94 @@
         <w:t xml:space="preserve">Anketa Děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Bylo to v pohodě. 2.) "Bylo to docela těžké, ale zvládl jsem to." 3.) "Já jsem to taky nějak zvládl dobře." 4.) "Bylo to dobré, ale ke konci už jsem tak nemohla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Lesňáková, trenérka plavání:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já mám velice šikovnou a hodnou skupinku, plavali teda 100 metrů. Většinou plavali prsa, ty umí nejlépe, ale pak tam máme opravdu jednu slečnu, naši Elišku, která chodí plavat i do oddílu a tím pádem i nám ukázala kraul, motýlka, všechno jsme poměřili, děti to krásně zvládly a dostaly takovou malou odměnu za to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos se do plavecké soutěže zapojilo 22 měst, které byly rozděleny do tří kategorií podle počtu obyvatel. Moravskoslezský kraj měl v každé kategorii zastoupeno jedno město. Kravaře, Kopřivnici a Frýdek-Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos se do plavecké soutěže zapojilo 22 měst, které byly rozděleny do tří kategorií podle počtu obyvatel. Moravskoslezský kraj měl v každé kategorii zastoupeno jedno město. Kravaře, Kopřivnici a Frýdek-Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že se nám přihlásilo co nejvíce lidí. Začali jsme plavat ráno na krytém Aquaparku Olešná, kde nám odplaval klub seniorů a nyní se nacházíme na školním bazénu, kde nám děti plavou v rámci povinné plavecké výuky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem akce je přilákat všechny věkové kategorie k plavání, které se dá celoročně využít k pohybové aktivitě. Soutěž probíhá už od roku 1992 a letos byla zařazena pod mezinárodní projekt Evropského týdne sportu. Každý plavec mohl pomoct v boji o nejlepší výsledek mezi ostatními městy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem akce je přilákat všechny věkové kategorie k plavání, které se dá celoročně využít k pohybové aktivitě. Soutěž probíhá už od roku 1992 a letos byla zařazena pod mezinárodní projekt Evropského týdne sportu. Každý plavec mohl pomoct v boji o nejlepší výsledek mezi ostatními městy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Adamczyk Vicherová, vedoucí Aquaparku Olešná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý, kdo přišel a chtěl reprezentovat naše město, dostal na našich pokladnách desetiprocentní slevu, symbolický náramek na památku a šel si odplavat tu naši stovku. Změřili jsme mu čas a na základě toho jsme ho obodovali. Večer jsme poslali všechny výsledky a daný organizátor nás zhodnotil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek nasbíral ve své kategorii 3170 bodů, což stačilo na třetí místo. První v kategorii města nad 50 tisíc obyvatel skončil Zlín. Nejstaršímu účastníkovi v celé soutěži bylo neuvěřitelných 92 let a byl z Kravař.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek nasbíral ve své kategorii 3170 bodů, což stačilo na třetí místo. První v kategorii města nad 50 tisíc obyvatel skončil Zlín. Nejstaršímu účastníkovi v celé soutěži bylo neuvěřitelných 92 let a byl z Kravař. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Baseballisté Klasiku slavili historický úspěch na MČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -325,197 +433,192 @@
         <w:t xml:space="preserve">Matyáš Novotný, hráč v kategorii do 13 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byl to super pocit, mohli jsme si zahrát na nejlepším turnaji v republice, bylo to vlastně jsme se kvalifikovali, takže jsme nemuseli na kvalifikaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Volný, trenér hráčů do 13 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se snažili tam udělat co nejlepší výsledek a dostali jsme se na finální šesté místo, což si myslím, že je mezi všemi kluby obrovský úspěch."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třináctiletí a patnáctiletí vyhráli oblastní soutěž, což jim zajistilo postup na mistrovství automaticky. Osmnáctiletí to měli mnohem těžší, protože bojovali s dalšími šesti týmy o kvalifikaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třináctiletí a patnáctiletí vyhráli oblastní soutěž, což jim zajistilo postup na mistrovství automaticky. Osmnáctiletí to měli mnohem těžší, protože bojovali s dalšími šesti týmy o kvalifikaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Kozel, hráč v kategorii do 18 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na kvalifikaci jsme vyjeli s tím, že chceme postoupit na mistrovství republiky, což se nám povedlo. Je to určitě úspěch. A potom vlastně na republice jsme vybojovali skvělé páté místo, v posledním zápase jsme porazili Arrows Ostrava, což máme v podstatě tady derby regionální."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Maštalíř, trenér hráčů do 15 a do 18 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Shodou okolností jsme měli ve skupině finalisty celého turnaje a nad námi první až čtvrté místo skončily pouze ty týmy, které vlastně postoupily přímo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro samotné hráče to byla obrovská zkušenost, zahráli si totiž proti týmům, se kterými běžně nehrají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro samotné hráče to byla obrovská zkušenost, zahráli si totiž proti týmům, se kterými běžně nehrají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Kozel, hráč v kategorii do 18 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Běžně se setkáváme jenom tady s týmy na Moravě, takže jsme si zahráli i proti týmům z Čech, viděli jsme vlastně jak to měli tam."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Volný, trenér hráčů do 13 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bojujeme s tím, že máme menší klubovou základu oproti hlavně týmům z jižní Moravy a z Prahy, kde oni jezdí ve dvaceti lidech a nás je třeba třináct nebo dvanáct, takže to je trošku náš deficit, ale bojujeme s tím a snažíme se tam prostě udělat výborné výsledky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Maštalíř, trenér hráčů do 15 a do 18 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme si vybojovali opravdu účast mezi elitou a celá republika nás teď takhle vnímá a my budeme chtít v příští sezóně vlastně tohle obhájit. Tyto naše pozice, které jsme letos vydobyli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sezónu tak hodnotí trenéři jako vydařenou, i když do ní výrazně zasáhla pandemie koronaviru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sezónu tak hodnotí trenéři jako vydařenou, i když do ní výrazně zasáhla pandemie koronaviru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Volný, trenér hráčů do 13 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sezóna na to, jak vypadala negativně kvůli té epidemii, která nás taky samozřejmě postihla, tak nakonec dopadla velice dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Maštalíř, trenér hráčů do 15 a do 18 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byla náročná, protože byla přerušená hned na začátku a začínali jsme sezónu až vlastně na konci května a tím se stalo to, že jsme měli nahuštěný program a že jsme hráli každý víkend buď sobota nebo neděle kategorie do 15 nebo U18, hráči si neměli prakticky čas odpočinout a sezóna probíhala v rychlém tempu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub chce teď soustředit na nábor nových hráčů, kteří by posílili mužstvo a pomohli tak v dalších bojích o účast mezi nejlepšími týmy v Česku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub chce teď soustředit na nábor nových hráčů, kteří by posílili mužstvo a pomohli tak v dalších bojích o účast mezi nejlepšími týmy v Česku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Novotný, hráč v kategorii do 13 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Baseball je to super sport, je to kolektivní hra, strašně mě to baví, mám tu hodně kamarádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současní hráči z Frýdku-Místku se každoročně dostávají i do reprezentačních výběrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současní hráči z Frýdku-Místku se každoročně dostávají i do reprezentačních výběrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -590,93 +693,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-01-10-2020-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>