--- v0 (2025-12-18)
+++ v1 (2026-09-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2020, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Febiofest, festival filmové tvorby, který už opakovaně vítá také Ostrava. Letos proběhne od 1. Do 3. Října v kinobaru Etáž. Mým hostem je Martin Tošenovský, ředitel ostravské části. Dobrý den vítejte. Já už jsem uvedla že Febiofest pravidelně také vítá Ostrava, ovšem letos ho pořádá někdo úplně jiný. Tak představte společnost, která je letošním pořadatelem té ostravské části.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tošenovský, ředitel ostravské části Febiofestu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -497,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-01-10-2020-17-31?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>