--- v0 (2026-02-18)
+++ v1 (2026-04-22)
@@ -1,189 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2020, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci pokračují v záchraně karlovické rychty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historická budova rychty v Karlovicích z roku 1645 už měla namále. Před pár lety hrozila dokonce i její demolice. Hnutí Duha Jeseníky se před třemi lety rozhodlo zabojovat o její záchranu. Budovu zakoupilo a zahájilo práce na její záchraně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes se na rychtu do Karlovicpravidelně sjíždějí dobrovolníci z celé republiky, aby pomohlipři záchraně této historicky významné stavby. Motorem aorganizátorem záchranných prací je neúnavný aktivista IvoDokoupil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo „Fík“ Dokoupil, DuhaJeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My tady teď máme takovou brigádu, víkendovku, kdypřijede asi 12 lidí z celé republiky, aby nám pomohli zachránitrychtu, budovu, která je z roku 1645, no a vlastníme ji 3 roky a zaty 3 roky se nám podařilo ji vlastně staticky zajistit, vyměnitnějaké stropní trámy, udělat nový krov, s pomocí penězMinisterstva kultury a Krajského úřadu a teď vlastně tadypobíhají pokrývači po střeše a dělají břidlici, takže částvlastně té střechy bude už v pořádku. No a my teď tady děláme,škrábeme jednu místnost, abychom měli nějakou základnu abychomtady mohli v jedné místnosti příští rok přebývat a pokračovatv dalších pracech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichni dobrovolníci zde pracujízdarma. Podobné projekty většinou shánějí na sociálníchsítích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo „Fík“ Dokoupil, DuhaJeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jednak jsou to studenti, kteří si přes fb zjistí,že nějaká taková akce je a přijeli v létě na náš kostel doPelhřimov a vlastně zjistili, jak to probíhá a baví je prácerukama, protože ta práce je vidět, takže přijeli na tenprodloužený víkend sem, no a pak jsou to naši stálídobrovolníci, kteří už vlastně 15, 16 let nám pomáhali skostelem a teď vlastně makají na tom novém objektu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata, dobrovolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem přijela zBruntálu a tady na rychtě jsem poprvé, ale jinak tady takovébrigády jsem zkoušela už v 15 letech, takže už jsem taková tadyinventární. Mě se tady strašně líbí, že tady jde vidět tahistorie a ta práce těch našich předků, že to uměli tak pěkněvšechno postavit a udělat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpánka, dobrovolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já jsem z Prahy,jsem tady poprvé, a jsem tady proto, abych pomohla Fíkovi vybudovatnebo zachránit tady tuhle budovu. Co se mí nejvíc líbí? Mě selíbí asi celá. Já jsem přijela včera a viděla jsem ji potmě,a teď jí vidím jenom zevnitř. No já jsem asi zhruba předměsícem byla na work-campu na Pelhřimovech na gotickém kostelíkua ta parta lidí a to nadšení, to, že můžeme něco zachránit,se mi líbilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme co jíst, Fík se o nás dobřestará, a žijeme tu jako squoteři a je to super. Máme matrace,máme spacáky, bylo tady teplo, super.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel, dobrovolník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já su z Brna a dneskatady škrabu omítky, protože se to tady bude malovat. Na rychtěpoprvní ale s panem Dokoupilem  na akcích už jezdím třeba 20let.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do zimy by měla být břidlicípokryta polovina střechy a opraveny stropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo „Fík“ Dokoupil, Duha Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"No tak jako vždycky je to střecha,protože když stavíte nový barák, začínáte od sklepa, odzákladů,  když opravujete starý barák, tak musíte začít odstřechy, protože ta většinou je ve špatném stavu, a teče vámdovnitř a tudíž nemá smysl dělat omítky a podlahy a tak dál,nic opravovat, dokud vám tam teče. Takže první vlastně věc,kterou my musíme udělat je kompletně udělat celou střechu,kvalitně, aby nám neteklo dovnitř a pak se pustíme do podlah adalších věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový krov i s opravenou částístřechy stál dosud zhruba 800 tisíc korun. Zbývající pokrytísi vyžádá dalších 600 tisíc. Hnutí Duha Jeseníky se všechnyplány prozatím daří plnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -195,362 +292,305 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách ukončili bikovou sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách se loučili s bikovou sezónou. Například na Kopřivné pod taktovkou MS kraje, který tady uspořádal dva dny plné sportu a zábavy nejen pro milovníky trailů, ale také pro rodiny s dětmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímcoslavnostní zahájení bikové sezóny na Kopřivné v Jeseníkáchse letos kvůli pandemii koronaviru bohužel nekonalo, slavnostníukončení naštěstí vyšlo. Postaral se o to MS kraj ve spoluprácis profesionály v tomto oboru. A užili si ho nejen zapáleníbikeři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinHiltavský, koordinátor sportovních aktivit: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„MS kraj se rozhodlna závěr letošní sezóny, dá se říct bikové, připravitzávody ve spolupráci s Kamilem Tatarkovičem na trailech. Zaskákatsi tady na kole můžete i vy, junioři, senioři, dospěláci,prostě libovolní lidé, kteří přijdou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proděti pak byla připravena výtvarná dílna a zabavit se mohly takév miniparku. Nechyběla ani výuka jízdy na kole. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">KamilTatarkovič, hlavní organizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Sezóna byla dobrá, byladlouhá, náročná a teď to tady zakončujeme na Bike parkuKopřivná a i když počasí není na naší straně, tak je tosuper. Nám nebylo umožněno tady dělat na začátku roku takovýfestival na otevření sezony, tak  je to taková menšíkompenzace v malém počtu a aspoň si to užít.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MiraiNavrátil, lídr kapely Mirai, návštěvník akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já samozřejměnejsem vůbec cyklista. Sice jsem teď na narozeniny dostal kolo, alevůbec tomu jako nerozumím Spíš chodím třeba na procházky, nahory a tak. Teď jsem šel 100 kilometrový procházkový závodBeskydskou sedmičku, ale jinak cyklista jsem špatný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Sezónu jsem si užil parádně. Jako i kdyžtrošku pršelo letos, aspoň to bylo zajímavější tím, že někdyto bylo mokřejší, no a bike parky rostou jak houby po dešti,takže bylo kam jezdit, no a uvidíme. Třeba se ještě uděláhezky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myjsme toho letos nenajezdili hodně, ale za to, když jsme byli tady,tak to bylo vždycky super.  Úplně treky jsou nachystané, je totady skvělé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Perfektně,já jsem spokojená, baví mě to.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijelijsme z Polska. Jezdíme celou sezónu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byloto super, jezdil jsem každý týden někde hlavně enduro traily.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sukončením bikové sezóny skončil i provoz lanovky, která se teďbude pomalu připravovat na zimu. A právě v zimě se můžete těšiti na další akce s MS krajem, který chce do Jeseníků i Beskydpřilákat zejména rodiny s dětmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Davy návštěvníků přilákalo Hradní hodování na Sovinci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ani nepříznivé počasí zářijového víkendu neodradilo množství návštěvníků od výletu na hrad Sovinec na Rýmařovsku. Akce Hradní hodování rok co rok přitahuje milovníky dobové kuchyně. Návštěvnost byla umocněna také vstupem zdarma, který až do konce října připravil Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobová hudba a vůně všeho druhu selinuly všemi nádvořími hradu. Vybrat si mohli milovníci masa ivegetariáni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Návštěvníci můžou ochutnat spoustu dobrého jídla a pití,ať už co se týká pití, tak tu máme výbornou hradní medovinu,dále svařák na zahřátí, z jídel doporučuju výbornágrilovaná žebra, a pak, jak můžete vidět tady z mnou, tak mámetady dobovou kuchyni, kde můžete ochutnat různá dobová jídla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žádná akce na Sovinci se neobejdebez historického programu. Toho se aktivně mohli účastnit inávštěvníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme i doprovodný program, který probíhá na pátém nádvoří,během kterého návštěvníci po celý den spatří úžasnétanečnice historických tanců Perchty von Bladen, dálemušketýrskou jednotku Freie Flechter a v neposlední řadě tu mámenašeho tradičního sokolníka Ondru a také tu máme ještěvýborné šermíře Memento Mori z Uherského Ostrohu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Fucimanová, dobová kuchyně,Olomouc: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme tady pučálku, to je naklíčený hrách, smaženýna sádle, pak tu máme ptáky v těstě pečené, to je směskuřecího masa s rozinkami, sušenými švestkami, dochucené je toskořicí, muškátovým květem a muškátovým oříškem, zabalenéve vinném těstíčku, dále tady je paštika, paštika je drůbeží,jsou tu kuřecí játra, anglická slanina, cibulka a brusinky,máčené ve víně. Na ohni děláme placky a tady máme dva různédruhy mázu a to je česnekový máz, což je tvaroh s česnekem amedový máz, což je tvaroh s medem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci hradu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tadymají dobrý úplně všechno, krásné originální recepty a jáosobně nejradši chodím na ty placky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ochutnali jsme paštiku, ta bylavynikající, pak jsme ochutnali ptáčka, který chutnal jak panenkaa jelikož jsme rodina všežravců, takže nám to všechno strašněchutnalo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Placky, ty placky v česnekovéomáčce jsem si to dala, bylo vynikající ale ještě ta pučálkata byla vynikající. Ještě jsem si chtěla přidat ale pak jsem siříkala ať mají taky druzí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem ochutnala paštičku sbrusinkama a dcera ochutnala klíčený hrášek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Placku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pečený hrášek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelnou součástí hradních akcíse stává také Sovinecký rébus, který zabaví všechny děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Rosulková, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hradní rébus je hra pro děti. Na každém nádvoří jeschovaný nějaký obrázek, tematicky naladěný na téma celéhotoho víkendu, a děti mají seznam všech obrázků,hledají je,napíšou, kde každý našli a za odměnu dostanou něco pěkného.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oblíbeným zpestřením akce bylytaké ukázky živé přírody.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondra Csik, sokolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Na téhlekrásné akci tady máme dneska takovou osvětu veřejnosti, co vnaší přírodě žije. Máme tady lišku obecnou, kunu skalní,káně lesní, sovu pálenou a káně harrisovo, ta tu sice nežijeale máme ji tady a jednu vzácnou sovičku tu máme, Tito albaneboli sovu pálenou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen první den akce, za deštivého achladného počasí, si našlo cestu na hrad téměř 650návštěvníků. Tento počet se v dalších dnech ještězněkolikanásobil. Navíc již v říjnu čekají na všechnyoblíbené Sokolnické lovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -646,93 +686,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-02-10-2020-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>