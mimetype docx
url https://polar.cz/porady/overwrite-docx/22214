--- v0 (2025-12-24)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začaly volby do krajského zastupitelstva a části senátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pátek ve 14 hodin se otevřely v celé naší zemi volební místnosti. Tentokrát volíme do zastupitelstev krajů a také do části senátu. V našem regionu se o přízeň voličů uchází celkem 20 politických stran a hnutí. Volby doprovázejí přísná hygienická opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve 14 hodin už před volebními místnostmi stáli první nedočkaví voliči. Ještě než ale vstoupili dovnitř budovy, museli si nasadit roušky. Každá volební komise navíc vyčlenila člověka, který dohlíží na dodržování hygienických nařízení. </w:t>
@@ -248,75 +363,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Z Opavy poputuje do Afriky na 400 kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 400 kol věnovali Opavané do sbírky Kola pro Afriku. Bicykly po nutné opravě poputují do Gambie, aby sloužily tamním dětem. Ty je použijí na cestu do školy. Výrazně si tak časově zkrátí několika kilometrovou cestu, kterou by musely jinak ujít pěšky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kola všech druhů - silniční, trekkingová, horská nebo i ty, která už mají své nejlepší dny dávno za sebou přiváželi na sběrné místo obyvatelé Opavy, aby podpořili projekt Kola pro Afriku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na sběrném místě přibývaly bicykly, které by jinak skončily na skládce či ve sběrném dvoře. I tyto použité dopravní prostředky mohou udělat službu dětem při několika kilometrové cestě do školy v africké Gambii. Kol si váží, jinak by totiž musely každý den za vzděláním v nehostinných podmínkách šlapat pěšky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na sběrném místě přibývaly bicykly, které by jinak skončily na skládce či ve sběrném dvoře. I tyto použité dopravní prostředky mohou udělat službu dětem při několika kilometrové cestě do školy v africké Gambii. Kol si váží, jinak by totiž musely každý den za vzděláním v nehostinných podmínkách šlapat pěšky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Ščigel, vedoucí centrálního skladu, Kola pro Afriku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pokud kolo poslouží přímo projektu, může sloužit jako náhradní díl, nebo sběrná surovina, kterou zužitkujeme, prodáme a peníze použijeme na projekt samotný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opavský magistrát pomáhá sbírkou už po třetí. Zároveň do ní věnoval 33 kol, která zůstala ve skladu zrát a nálezů, a o která se nikdo nepřihlásil. Hned během první hodiny lidé na sběrném místo přivezli téměř stovku kol. Věnovat mohli také přilby, bezpečnostní vesty nebo nářadí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opavský magistrát pomáhá sbírkou už po třetí. Zároveň do ní věnoval 33 kol, která zůstala ve skladu zrát a nálezů, a o která se nikdo nepřihlásil. Hned během první hodiny lidé na sběrném místo přivezli téměř stovku kol. Věnovat mohli také přilby, bezpečnostní vesty nebo nářadí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Durčáková, organizátorka sbírky, Magistrát Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Vloni jsme nasbírali kolem 300 kol, letos očekáváme, že ten výsledek bude podobný, možná i lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavané do sbírky věnovali na čtyři stovky kol. Obecně prospěšná společnost Kola pro Afriku vloni v rámci celé republiky nasbírala víc jak šest tisíc použitých bicyklů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -634,93 +747,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>