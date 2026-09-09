--- v1 (2026-04-21)
+++ v2 (2026-09-09)
@@ -789,51 +789,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>