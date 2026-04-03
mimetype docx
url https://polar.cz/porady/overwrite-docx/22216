--- v0 (2025-12-25)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2020, 21:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začaly volby do krajského zastupitelstva a části senátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pátek ve 14 hodin se otevřely v celé naší zemi volební místnosti. Tentokrát volíme do zastupitelstev krajů a také do části senátu. V našem regionu se o přízeň voličů uchází celkem 20 politických stran a hnutí. Volby doprovázejí přísná hygienická opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve 14 hodin už před volebními místnostmi stáli první nedočkaví voliči. Ještě než ale vstoupili dovnitř budovy, museli si nasadit roušky. Každá volební komise navíc vyčlenila člověka, který dohlíží na dodržování hygienických nařízení. </w:t>
@@ -186,119 +301,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Vždycky je to překvapení pro nás, my to moc nesledujeme teda, ale jsme rádi, že se ještě můžeme sejít. 2.) "Pokud je to potřeba, tak je to potřeba, podřídím se, neřeším to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivona Schulzová, provozní Radegastovny Aura:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My třeba máme v pátek a sobotu otevírací dobu do jedné do rána a prostě vyhodit ty lidi v deset hodin večer, kdy oni začínali třeba ještě pít, tak to byl docela problém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podniky jsou schopné stoly rozdělit, ale přesto lidé postupně ruší své rezervace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podniky jsou schopné stoly rozdělit, ale přesto lidé postupně ruší své rezervace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivona Schulzová, provozní Radegastovny Aura:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Skupiny lidí patnácti, dvaceti, třiceti lidí, srazy, všechno se to prostě ruší, jo, takže všechno se vším souvisí, lidé mají strach."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ekonomické ztráty byly během první vlny pandemie obrovské, některé podniky úplně zavřely, tady naštěstí ani nepropouštěli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ekonomické ztráty byly během první vlny pandemie obrovské, některé podniky úplně zavřely, tady naštěstí ani nepropouštěli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivona Schulzová, provozní Radegastovny Aura:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tím, že jsme měli nějakou rezervu, takže jsme byli schopni to udržet a pokračujeme a bojujeme dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provozovatelé malého baru opodál ztráty doposud nedohnali, a proto chtějí podnik předat někomu jinému. Na kameru s námi o tom ale mluvit nechtěli. Hosté většinou vědí, že proti dalším nařízením jsou bezradní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provozovatelé malého baru opodál ztráty doposud nedohnali, a proto chtějí podnik předat někomu jinému. Na kameru s námi o tom ale mluvit nechtěli. Hosté většinou vědí, že proti dalším nařízením jsou bezradní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 3.) "Vnímáme to prostě jako nutnost, která prostě bohužel je no, co se s tím dá dělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr zdravotnictví už naznačil, že by se v podnicích mohla zavést povinná registrace hostů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr zdravotnictví už naznačil, že by se v podnicích mohla zavést povinná registrace hostů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recidivista zasadil servírce U Lišáka 46 bodných ran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -398,147 +509,143 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaplněný sál lékařů sleduje endoskopické vyšetření, během kterého přednášející odhalil zřejmě počátek nádorového onemocnění. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o výkony v oblasti gastrointestriciální endoskopie. Odstraňujeme předstupně nádorů, či již vytvořené nádory v oblasti dvanáctníků, případně tlustého střeva, diagnostikujeme nádory v oblasti žlučových cest a slinivky a řešíme například problematiku obtížných žlučových kamenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle lékařů má až třetina lidí v těle polypy, které se mohou později změnit v nádory. V současné době jsou jejich nálezy na vzestupu, ale právě díky včasnému screeningu se daří snižovat úmrtnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle lékařů má až třetina lidí v těle polypy, které se mohou později změnit v nádory. V současné době jsou jejich nálezy na vzestupu, ale právě díky včasnému screeningu se daří snižovat úmrtnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Narůstají naopak nádory v oblasti slinivky především a nádory v oblasti jícnu, což souvisí s řadou věcí a různými vnějšími faktory, prostředí i stárnutí populace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Endoskopické vyšetření u veřejnosti rozhodně není oblíbené, ale současná medicína pracuje neustále s novými technologiemi a také poznatky o nemocích. Proto se lékaři pravidelně scházejí a předávají si vzájemně zkušenosti. Jako tomu bylo na 14. ročníku Beskydského endoskopického workshopu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Endoskopické vyšetření u veřejnosti rozhodně není oblíbené, ale současná medicína pracuje neustále s novými technologiemi a také poznatky o nemocích. Proto se lékaři pravidelně scházejí a předávají si vzájemně zkušenosti. Jako tomu bylo na 14. ročníku Beskydského endoskopického workshopu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Nosek, primář gastroenterologického oddělení Nemocnice Jablonec nad Nisou:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem tady opakovaně, workshop mám moc rád, protože je to bezprostřední výměna zkušeností. Já sám na našem pracovišti taky pořádám workshopy a zveme zase kolegy z vašeho kraje, takže je to opravdu úžasná spolupráce a my říkáme, že máme takovou osu spolupráce Jablonec, Frýdek-Místek, Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o přednášející, špičkové odborníky z celé České republiky a co se týká účastníků, ta akce je primárně určena pro lékaře z Moravskoslezského kraje, ať už z krajských nemocnic nebo i z privátních ambulancí a obvykle míváme kolem 70 účastníků, letos jsme počet účastníků přímých museli trochu zredukovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Digestivní endoskopie je umění, které se lidé musí naučit od svých učitelů a s těmi se musí setkávat a právě ty workshopy umožňují to přímé setkání vyučujícího a školence. V současné době s pandemií Covid jsou tyto věci významně omezené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během pandemie museli lékaři stanovit přísná kritéria, za kterých mohou být pacienti endoskopováni, a kteří mohou být odloženi. Což samozřejmě způsobuje obrovskou ztrátu v odhalování nádorových onemocnění. Kapacity zdravotnických zařízení jsou totiž plně vytížené.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během pandemie museli lékaři stanovit přísná kritéria, za kterých mohou být pacienti endoskopováni, a kteří mohou být odloženi. Což samozřejmě způsobuje obrovskou ztrátu v odhalování nádorových onemocnění. Kapacity zdravotnických zařízení jsou totiž plně vytížené. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Urban, předseda České gastroenterologické společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Odklad digestivní endoskopie je velký problém, protože může vést ke zpoždění diagnózy třeba nádorového onemocnění tlustého střeva a víme, že osud těch nemocných je přímo závislých na stádiu onemocnění, čili kdybychom odložili všechny výkony o půl roku, tak prokazatelně zhoršíme onkologickou prognózu našich pacientů, takže hledáme jakousi rovnováhu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen diagnózu rakoviny tlustého střeva si v Česku každoročně vyslechne na 7500 lidí. Lidé po padesátce by tak měli chodit na pravidelná preventivní vyšetření.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen diagnózu rakoviny tlustého střeva si v Česku každoročně vyslechne na 7500 lidí. Lidé po padesátce by tak měli chodit na pravidelná preventivní vyšetření. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští úředníci budou jezdit ekologicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -703,93 +810,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2020-21-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>