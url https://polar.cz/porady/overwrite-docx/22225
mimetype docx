--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,264 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.10.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastávky MHD dostávají polepy proti nárazům ptáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdku-Místku spustili další projekt, který přispěje k ochraně přírody. Prosklené autobusové zastávky dostávají nové speciální polepy, které zabrání proti nárazům ptáků. Zatím dostalo ochranný polep dvanáct zastávek a náklady na projekt vyšly na 225 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prosklené plochy jsou pro volně žijící ptáky velmi nebezpečné. Ochránci přírody mají zmapovány tisíce případů, kdy do nich ptáci v plné rychlosti narážejí, což pro ně má fatální následky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo zjištěno, že ty prosklené plochy jsou takzvané architektonické pasti, to znamená, že ptáci vidí to, co je za nimi, myslí si, že sklem proletí a hromadně se o ně zabíjejí. Takto se odhaduje, že ročně v Evropě zahynou minimálně desítky milionů ptáků, takže každé opatření, které se provede proti tomu, tak je plus. Pamatuju případ, kdy přesně před rokem na obchodním domě Nová Karolina se během dvou dnů zabilo minimálně 50 ptáků, byly to samé sýkorky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku se proto rozhodli jít ochraně přírody trochu naproti a vymysleli systém nových polepů na rizikové autobusové zastávky. Doposud totiž byly na zastávkách pouze jednoduché siluety dravců nebo letících ptáků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku se proto rozhodli jít ochraně přírody trochu naproti a vymysleli systém nových polepů na rizikové autobusové zastávky. Doposud totiž byly na zastávkách pouze jednoduché siluety dravců nebo letících ptáků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byli jsme upozorněni ekologickými organizacemi, že to dneska už není považováno za dostatečné, že ti ptáci to nevnímají jako pevnou plochu a dochází nadále k úmrtím ptáků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co se kdysi doporučovalo, že stačí vylepit na okno siluetu dravce nebo krkavcovitého pěvce, tak to se zjistilo, že není účinné, že nestačí, že ti ptáci si na to prostě zvyknou a ta plocha, která není dělená, že by tam těch siluet bylo více, tak ti ptáci prostě si myslí, že tím okrajem té plochy proletí a zrovna tak se zabíjejí, jako kdyby tam žádná silueta nebyla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proto město po konzultaci s ornitology přistoupilo k formě polepu s celoplošným potiskem siluet ptáků doplněných o slogany města. Polep je volen tak, aby na skle vytvořil efekt zábrany, ale přitom zastávku nezatemnil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proto město po konzultaci s ornitology přistoupilo k formě polepu s celoplošným potiskem siluet ptáků doplněných o slogany města. Polep je volen tak, aby na skle vytvořil efekt zábrany, ale přitom zastávku nezatemnil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celé to řešení jsme konzultovali s ornitology, kdy ptáci vnímají překážku, pokud jsou předměty 10 centimetrů od sebe vzdálené, takže celý ten polep byl navržen v souladu s doporučením ornitologů a mělo by to zajistit bezpečnost vůči letícím ptákům, zároveň jsme se snažili, aby to bylo průhledné, aby ty zastávky byly vnímány jako vzdušné a zároveň jsme se snažili je trochu vyčistit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedno z řešení je těch samolepek nalepit více. Můžou to být samolepky i barevné, pak to sklo působí esteticky, pěkně, jako je třeba akce bezpečné zastávky, kdy se lepí na zastávky prosklené, aby se ti ptáci o ně nezabíjeli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový polep dostalo ve Frýdku-Místku zatím dvanáct zastávek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový polep dostalo ve Frýdku-Místku zatím dvanáct zastávek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Odborníci nás upozornili, že nejhorší jsou zastávky, které jsou na rozhraní zeleně a veřejného prostoru, kdy právě vylétávají ptáci z té zeleně a narážejí do těch průhledných ploch, takže bylo vytipováno těch 12 zastávek, které jsou na rozhraní intravilánu nebo jsou blízko zeleně a může k tomu nebezpečí docházet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taková místa jsou například u frekventované ulice Ostravská nebo třeba v Chlebovicích, kde jsou za zastávkou rozlehlé volné plochy, což láká ptáky k volnému průletu. Instalace na dvanáct zastávek stála 225 tisíc korun a příští rok by v ní chtělo město pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Taková místa jsou například u frekventované ulice Ostravská nebo třeba v Chlebovicích, kde jsou za zastávkou rozlehlé volné plochy, což láká ptáky k volnému průletu. Instalace na dvanáct zastávek stála 225 tisíc korun a příští rok by v ní chtělo město pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město pomáhá lidem bez domova získat zpět bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prevence bezdomovectví a Housing first. To jsou dva projekty, díky kterým se Frýdek-Místek snaží pomáhat lidem v bytové nouzi a začlenit je tak zpátky do běžného života. Pomocnou ruku dostávají především matky samoživitelky, ale i jednotlivci, kteří se ocitli v sociální nouzi a mají snahu svou situaci řešit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město Frýdek-Místek se zapojilo do dvou programů prevence bezdomovectví. S organizacemi Slezská diakonie, Armáda spásy a společností Heimstaden spolupracuje na projektech, které dokáží vrátit lidi bez domova zpátky do běžného života.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město Frýdek-Místek se zapojilo do dvou programů prevence bezdomovectví. S organizacemi Slezská diakonie, Armáda spásy a společností Heimstaden spolupracuje na projektech, které dokáží vrátit lidi bez domova zpátky do běžného života. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, Armáda spásy Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pomáháme jim najít nové bydlení. Ne na azylovém domě, noclehárně, ale v normálních nájemních bytech nebo když to jsou ty osoby, které jsou ohrožené ztrátou bydlení, tak jim pomáháme to bydlení udržet, aby o něj nepřišli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Téma bezdomovectví je docela nepopulární, proto i programů, které pomáhají bezdomovectví předcházet nebo řešit jeho důsledky, je méně. Přitom je to problematika, která může mít dopad na celou společnost. Ať v oblasti sociální, tak zdravotního rizika nebo i kriminality."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci projektu Prevence bezdomovectví mají možnost především matky samoživitelky s dětmi získat důstojné bydlení v nájemním bytě. V tomto projektu se společnost Heimstaden zavázala, že do konce roku 2020 dá k dispozici 10 bytů různých velikostí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci projektu Prevence bezdomovectví mají možnost především matky samoživitelky s dětmi získat důstojné bydlení v nájemním bytě. V tomto projektu se společnost Heimstaden zavázala, že do konce roku 2020 dá k dispozici 10 bytů různých velikostí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, Armáda spásy Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době máme 27 bytů, ve kterých je přibližně 37 uživatelů, z toho 12 jednotlivců. Je tam sedm samoživitelek, pět rodin a jsou tam i nějaké páry, z toho je dokonce 24 dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do projektu Housing first, který se týká spolupráce se Slezskou diakonií, poskytlo další byty město. Cíl je stejný, pomoci lidem bez domova získat zpět bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,53 +399,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Terénní pracovníci pak lidem pomáhají se v bytech udržet, s vyřízením různých papírů na úřadech, různých příspěvků nebo i s hledáním zaměstnání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, Armáda spásy Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta spolupráce může trvat rok, dva, a poté době, kdy ta rodina naběhne znovu, má ty dovednosti, udrží si ten byt, tak přejdou už jenom do klasického nájemního vztahu, to znamená nejsme my nad nimi jako ti nájemci a oni podnajímateli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci zachování dobrých sousedských vztahů jsou lidé v programu vedeni také k dodržování pravidel vzájemného soužití, dodržování čistoty společných prostor i nočního klidu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci zachování dobrých sousedských vztahů jsou lidé v programu vedeni také k dodržování pravidel vzájemného soužití, dodržování čistoty společných prostor i nočního klidu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby Frýdek-Místek slaví narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -493,53 +601,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za pětadvacet let toho technického služby dokázaly opravdu mnoho a staly se dokonce i názorným příkladem pro jiná města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představensta TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byli tady kolegové z technických služeb Olomouc i včetně zástupců vedení města, byli tady také z Kopřivnice, z Nového Jičína."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos byla původně v plánu velká oslava narozenin, ale bohužel se kvůli pandemii koronaviru musela zrušit, stejně tak nebude ani Den otevřených dveří, který byl plánován na sobotu 10. října a za posledních roky se stal ve městě oblíbenou tradiční akcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos byla původně v plánu velká oslava narozenin, ale bohužel se kvůli pandemii koronaviru musela zrušit, stejně tak nebude ani Den otevřených dveří, který byl plánován na sobotu 10. října a za posledních roky se stal ve městě oblíbenou tradiční akcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -614,93 +721,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-05-10-2020-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>