--- v0 (2025-12-25)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.10.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volby do kraje: vyšší účast a tři posty zastupitelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín bude mít v novém krajském zastupitelstvu tři členy. Rozhodl o tom výsledek hlasování, do kterého zasáhlo také téměř 35 procent voličů z tohoto města. Zájem o krajské volby zde byl o něco vyšší než před čtyřmi lety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úderem 14 hodiny začaly v pátek 2. října pro novojičínské občany starší 18 let  volby do krajského zastupitelstva. Vůbec poprvé se místem hlasování hned pro dva volební okrsky stala Základní škola Komenského 68. Nahradila dosavadní místnosti v budově krajské veterinární správy a domově důchodců na Hřbitovní ulici. </w:t>
@@ -586,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-10-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>