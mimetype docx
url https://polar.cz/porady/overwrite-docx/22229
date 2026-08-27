--- v1 (2026-04-03)
+++ v2 (2026-08-27)
@@ -743,51 +743,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-10-2020-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-10-2020-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>