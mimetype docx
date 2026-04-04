--- v0 (2025-12-25)
+++ v1 (2026-04-04)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj rozhodl, že radní v Horních Bludovicích jsou podjatí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská firma, která chce na svých pozemcích v Horních Bludovicích postavit výrobní halu na plastové obaly pro farmacii, může pokračovat ve stavebním řízení. Krajský úřad rozhodl, že radní vydali stavební uzávěru protiprávně a jsou podjatí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozhodnutí o stavební uzávěře, kterou se vedení obce Horní Bludovice snaží bránit soukromé firmě ve výstavbě výrobního závodu, je neplatné. Pro jeho nezákonnost ho zrušil krajský úřad. Většina radních, včetně starostky Petry Fickové, je podjatá, protože bydlí v sousedství pozemku a jsou účastníky stavebního řízení. Úřad dal firmě za pravdu i v tom, že v roce 2018 bylo založeno hnutí Nezávislí - Horní Bludovice s jasným cílem. Zabránit výstavbě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ostatně potvrzují i místní obyvatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Protože většina lidí vás volila, abyste s tím něco udělali. Tak se snažte!”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Protože většina lidí vás volila, abyste s tím něco udělali. Tak se snažte!” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Schillerová, prokuristka společnosti VINAMET:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nás rozhodnutí krajského úřadu nepřekvapilo, máme radost, že potvrdilo naši teorii o tom, že postoj a kroky Horních Bludovic jsou protiprávní a že my máme pravdu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební uzávěru vydaly Horní Bludovice proto, aby mohli změnit územní plán. Radní obce se dohodli, že se nebudou k dané problematice mediálně vyjadřovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,149 +254,131 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V průmyslové zóně zahájil provoz nový závod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bruntále slavnostně otevřeli zbrusu novou výrobní halu. Vyrostla v tamní průmyslové zóně a budou se v ní vyrábět hliníkové tyče pro výrobu výkovků v závodě v Kamenici, Díky moderní technologii budou splňovat nejvyšší možné požadavky zákazníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NaBruntálsku přibudou nová pracovní místa. Vytvoří je společnostStrojmetalAluminium Forging,která v severní průmyslové zóně slavnostně otevřela novouhalu na výrobu hliníkových tyčí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IvoVondrák (ANO), hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No tak já si myslím, že určitě Bruntálsko jemísto, kde se otvírají nové možnosti z hlediska podnikání. Játo nevnímám tak, že je to kraj, který je mimo naši pozornost,spíše naopak si myslím, že je to kraj, kam jsme hodně prostředkůsměřovali a také jsme tady směřovali tu potřebu, která jepotřeba, takže jsem rád, že tady je obrovská nová hala a je tozase příležitost,jak zaměstnat další lidi a moc se mi to líbí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JanKrkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já za MS kraj jsem velmi hrdý na to, žeprůmyslová zóna v Bruntále se velmi dynamicky rozvíjí. My stouto skupinou plánujeme další využití téhleté průmyslovézóny zde v Bruntále. Tyhlety nové továrny, které se připravují,nebo už dneska tahleta stojí, by měl pojmout více jak 350zaměstnanců našeho regionu a jsem hrdý, že se tady našel takstabilní český investor, toje třeba říct. Je to českýinvestor, který přišel do Bruntálu rozvíjet své podnikání avzhledem k tomu, že vím o plánovaných akvizicích, tak určitěbudeme chtít, aby se směřovaly sem na toto místo v Bruntále.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MiroslavZáhorec, místopředseda představenstva MTX Group: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska, covidíte za mnou, to je zprovoznění prvních rycích modulů. Tobylo velmi důležité pro tu fázi zkušebního provozu a prozajištění prvních vzorků pro naše zakázky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Firmabude nejen přibírat nové zaměstnance, ale také bude budovat novéprovozy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MiroslavZáhorec, místopředseda představenstva MTX Group: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Předpokládám,že do konce roku bysme zaměstnali a rozšířili pracovníky až na50. Nyní budeme pokračovat jak ve výrobě, tak v druhé etapěinvestice, to znamená, že budeme instalovat další pece a dalšírycí moduly. Při plném výkonu očekáváme, že se dostaneme naúroveň 350 zaměstnanců.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bruntálskoje dlouhodobě na špici nezaměstnanosti, konkrétně na 5. místěmezi okresy v Česku. Tuto investici proto vítá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetrRys (STAN), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každé nově zřízené pracovnímísto,  které v Bruntále vznikne, je velkým plusem pro řešenízaměstnanosti ve městě Bruntál ale také v širším okolí.Takže když se tady otevře nový závod, a já moc za to děkuji,tak je to jednoznačně příslib, že v dalších letech tato firmatady bude fungovat, bude zaměstnávat lidi, protože ta investice,která byla provedena, je opravdu mnohasetmilionová a to je pro mězárukou, že ta společnost tady zůstane.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JiříUnverdorben, ředitelÚP Bruntál : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta struktura uchazečů o zaměstnání jejiná než ty firmy požadují většinou. Proto doufáme, že tadyta firma, která má i odborné profese, které tady v regionu nemajíuplatnění, takže nebudou muset odcházet pryč.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaměstnánív nové haly by tak mohli najít například absolventi průmyslovéškoly v Bruntále i vysokých škol v regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -435,54 +531,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Šaty, které už se přestaly líbit, klobouk, který už nepadne, kabelka, která se k ničemu nehodí, střevíce, které tlačí.... tyto kousky udělaly službu v jednom šatníku a teď je čas, aby se přesunuly do jiného. Tam, kde budou ještě k užitku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákaznice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Věcí je strašně moc. Vyhazují se nové věci, krásné věci. Je potřeba, aby se t změnilo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Kvalitní materiály, nadčasové střihy a vzory – to jsou trendy udržitelné módy, která vydrží roky. Plné skříně oblečení jsou k ničemu, pokud v nich jen leží. Důvod koupit si něco nového by neměl spočívat v tom, že je to levné. Lidé by si měli pořizovat jen ty věci, které opravdu potřebují. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Kvalitní materiály, nadčasové střihy a vzory – to jsou trendy udržitelné módy, která vydrží roky. Plné skříně oblečení jsou k ničemu, pokud v nich jen leží. Důvod koupit si něco nového by neměl spočívat v tom, že je to levné. Lidé by si měli pořizovat jen ty věci, které opravdu potřebují.   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Bernard, stylistka a odbornice na udržitelnou módu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„ Důležité je, nekupovat stále dokola stejné věci. A přemýšlet. Ideální je, když novou věc mohu zkombinovat aspoň s pěti jinými v šatníku, aby se dala vrstvit, nosit celoročně atd. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Organizátořidobročinného bazaru utržili 112 000 korun. Peníze  chtějívěnovat na rozvoj Lučního sadu, který vyrůstá kousek za Opavou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -513,57 +607,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinští čtenáři a pravidelní návštěvníci knihovny mají možnost po celý rok využívat pestré nabídky akcí. Letos se jich kvůli platným opatřením vlády muselo hodně zrušit. Přesto se v týdnu knihoven uskutečnilo pár nevšedních aktivit, třeba rande naslepo s knihou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čtenáři si vypůjčí knížku, kde na knize najdou indicii, o čem je. jakou knihu si půjčili, zjistí až doma, až si ji vybalí a zjistí, co si půjčili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě toho si čtenáři i náhodní kolemjdoucí mohli vybrat zajímavý titul do své knihovničky na knižním blešáku. Knihovnice venku nabízely vyřazené knihy.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Knižní blešák jsme zařadili do týdne knihoven, protože nám neproběhl náš tradiční knižní jarmark, který realizujeme každé září, tak čtenáři si mohou koupit vyřazené knihy z karvinské knihovny, naučnou literaturu, beletrii, dětské knihy a také časopisy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, čtenáři: </w:t>
       </w:r>
@@ -695,93 +782,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>