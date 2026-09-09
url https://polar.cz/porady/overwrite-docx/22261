--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.10.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté v Dolní Lutyni zasahovali proti nebezpečnému střelci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Dolní Lutyni na Karvinsku se ve středu večer střílelo, a to ze samopalu. Při zásahu museli použít zbraně i policisté a došlo ke zranění. Jednomu z pachatelů se podařilo z rodinného domu, kde k incidentu došlo, na pár hodin uniknout. Nakonec v policejní cele skončili dva muži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Střelba ze samopalu. Takovou informaci dostala policie ve středu po půl osmé večer. Desítky policistů, včetně speciální zásahové jednotky, rychle spěchaly do ulice Zahradní v Dolní Lutyni. Podle našich informací chtěl 21letý muž ujet autem. To se mu podařilo, přestože policisté mu v tom chtěli zabránit a to i za pomocí střelby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Střelba ze samopalu. Takovou informaci dostala policie ve středu po půl osmé večer. Desítky policistů, včetně speciální zásahové jednotky, rychle spěchaly do ulice Zahradní v Dolní Lutyni. Podle našich informací chtěl 21letý muž ujet autem. To se mu podařilo, přestože policisté mu v tom chtěli zabránit a to i za pomocí střelby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté rychle začali uzavírat a prohledávat celou oblast, protože ozbrojený a nebezpečný muž byl v tu chvíli na útěku. Muži zákona prohledávali zejména lokalitu u železničního přejezdu, kde si vytvořili provizorní základnu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následně se ukázalo, že muž ujížděl vozem směrem k Bohumínu. Zásahová jednotka ho zadržela lehce zraněného u Kališova jezera v Bohumíně, a to před 22. hodinou. Ve vozidle měl opravdu samopal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR:</w:t>
       </w:r>
       <w:r>
@@ -177,111 +291,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nechtějí, protože se tam jezdí furt 80 skoro, takže to je asi ten důvod." 2.) "To bych s tím souhlasila, protože opravdu je to kousek a často tam člověk nejezdí do té Ostravy. Já nevím, jednou za měsíc, tak já si myslím, že to není fér." 3.) "Já mám názor takový, že až se to opraví, tak ať se vybírá dálniční známka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se sešlo přes 8 tisíc podpisů. My jsme tu petici doručili na ministerstvo dopravy, panu ministrovi dopravy a panu předsedovi vlády Andreji Babišovi a máme domluveno že zhruba 12. října dojde k videohovoru s ministerstvem dopravy a budeme řešit, jaké bude teda stanovisko ministerstva dopravy, protože součástí té petice byla výzva k jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce podpořil i Moravskoslezský kraj, který poslal také svoji výzvu ke zrušení poplatku na dálnici, která v posledních letech dálnici ani zdaleka tak kvůli mnoha opravám a omezením nepřipomíná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce podpořil i Moravskoslezský kraj, který poslal také svoji výzvu ke zrušení poplatku na dálnici, která v posledních letech dálnici ani zdaleka tak kvůli mnoha opravám a omezením nepřipomíná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co nás trápí, tak jsou souběžné silnice kolem dálnice D56. Velmi mnoho dopravy se přelévá, protože se lidé se vyhýbají dálničnímu poplatku a sjíždějí, jezdí nám přes Žabeň, Paskov, Sviadnov a ty obce v tom okolí velmi trpí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta obce Žabeň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V Žabni i v dalších obcích došlo k absurdní situaci, kdy dálnice, dneska dálnice byla obchvatem, kde většina dopravy mohla projíždět, tak ta se přelévá na krajskou komunikaci, která protíná naši obec a opravdu až 7,5 tisíce aut denně je opravdu hodně, my jsme obec, kde je cirka 900 obyvatel, tak si to jenom spočítejte kolik lidí a aut tady zbytečně pendluje a mohla by jezdit po dálnici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce doufají, že ministerstvo dopravy pochopí důvody, které k vytvoření petice vedly. Po zrušení poplatku volají už několik let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce doufají, že ministerstvo dopravy pochopí důvody, které k vytvoření petice vedly. Po zrušení poplatku volají už několik let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta obce Žabeň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vůbec nechápu tu situaci, která tady je, kdy nám několikrát napsali do dopisu, ať si ze státního fondu dopravní infrastruktury zažádáme a vytvoříme si obchvat vlastní, absurdní situace, my dá se říci jedním obchvatem je dálnice, druhým přivaděč k Biocelu, my tady ty obchvaty máme, ale přesto vidíte, že ten provoz je tady neúměrný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dálnice D56 nebude zatím zhruba dva roky napojena na další dálniční síť. Pokud by se poplatek přesto nezrušil, mohlo by být určitým řešením například zavedení regionální dálniční známky za rozumnou cenu. O těch se zatím jen několik let mluví a musel by se kvůli nim změnit i zákon.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dálnice D56 nebude zatím zhruba dva roky napojena na další dálniční síť. Pokud by se poplatek přesto nezrušil, mohlo by být určitým řešením například zavedení regionální dálniční známky za rozumnou cenu. O těch se zatím jen několik let mluví a musel by se kvůli nim změnit i zákon. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná splatila dluh za nové centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,57 +456,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro realizaci nákladného projektu si ovšem Čeladná vzala u banky úvěr 130 milionů korun. Rázem tak patřila k nejzadluženějším obcím v Česku. To už je ale od letošního října minulostí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavol Lukša (DOBRÁ VOLBA 2016), starosta Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proto nás potěšilo, že jsme do banky nesli poslední splátku. My jsme se za těch dvacet let ani jednou nezpozdili ani o hodinu, ale sevřené půlky jsme určitě po celou dobu dvaceti let měli.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Celkově si výstavba centra vyžádala přes 300 milionů korun. Obec část financovala z vlastních prostředků a část také z peněz, jež dopředu zaplatili lidí, kteří zájem o nové bydlení kolem náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba už shání vánoční strom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -404,54 +508,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský obvod Ostrava-Poruba se už teď připravuje na Vánoce. Aktuálně vyhlásil kampaň na vánoční strom, který bude tradičně ozdobou Alšova náměstí.  A připravuje i vánoční trhy. Ty jsou ale kvůli pandemii ohroženy stejně jako slavnostní rozsvícení vánočního stromu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava-Poruba se každoročně pyšní nejkrásnějším vánočním stromem v Ostravě. Ani letos nechce, aby tomu bylo jinak. Proto už teď shání strom, který Alšovo náměstí ozdobí v letošním adventním čase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Nováčková, odbor kultury a prezentace: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My máme takovou vizi, jaký strom hledáme a vždycky je to strom, který už de facto překáží a měl by jít dolů. Buď stojí na inženýrských sítích, nebo byl vyhodnocen jako nemocný a je nutné jej pokácet.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strom by měl být vysoký 12 až 15 metrů s obvodem kmene kolem 80 cm. Ideální by bylo, kdyby měl jeho majitel v rukou i povolení ke kácení. Není to ale podmínkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Nováčková, odbor kultury a prezentace: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pokud lidé nemají vydané to povolení ke kácení, ale samozřejmě pokud bude strom pěkný, tak uděláme maximum pro to, aby stál tady na Alšově náměstí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -702,93 +802,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-10-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>