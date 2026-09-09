--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Voliči vybrali do Senátu ČR Šimetku, Pešatovou a Febera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také v Moravskoslezském kraji skončilo druhé kolo senátních voleb. Lidé mohli vybírat ze tří dvojic kandidátů, kteří postoupily z prvního kola.  Do senátu nakonec míří Ondřej Šimetka, Helena Pešatová a Ondřej Feber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -305,53 +420,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozhodnutí o stavební uzávěře, kterou se vedení obce Horní Bludovice snaží bránit soukromé firmě ve výstavbě výrobního závodu, je neplatné. Pro jeho nezákonnost ho zrušil krajský úřad. Většina radních, včetně starostky Petry Fickové, je podjatá, protože bydlí v sousedství pozemku a jsou účastníky stavebního řízení. Úřad dal firmě za pravdu i v tom, že v roce 2018 bylo založeno hnutí Nezávislí - Horní Bludovice s jasným cílem. Zabránit výstavbě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ostatně potvrzují i místní obyvatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Protože většina lidí vás volila, abyste s tím něco udělali. Tak se snažte!”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Protože většina lidí vás volila, abyste s tím něco udělali. Tak se snažte!” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Schillerová, prokuristka společnosti VINAMET:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nás rozhodnutí krajského úřadu nepřekvapilo, máme radost, že potvrdilo naši teorii o tom, že postoj a kroky Horních Bludovic jsou protiprávní a že my máme pravdu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební uzávěru vydaly Horní Bludovice proto, aby mohly změnit územní plán. Radní obce se dohodli, že se nebudou k dané problematice mediálně vyjadřovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,111 +540,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nechtějí, protože se tam jezdí furt 80 skoro, takže to je asi ten důvod." 2.) "To bych s tím souhlasila, protože opravdu je to kousek a často tam člověk nejezdí do té Ostravy. Já nevím, jednou za měsíc, tak já si myslím, že to není fér." 3.) "Já mám názor takový, že až se to opraví, tak ať se vybírá dálniční známka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se sešlo přes 8 tisíc podpisů. My jsme tu petici doručili na ministerstvo dopravy, panu ministrovi dopravy a panu předsedovi vlády Andreji Babišovi a máme domluveno že zhruba 12. října dojde k videohovoru s ministerstvem dopravy a budeme řešit, jaké bude teda stanovisko ministerstva dopravy, protože součástí té petice byla výzva k jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce podpořil i Moravskoslezský kraj, který poslal také svoji výzvu ke zrušení poplatku na dálnici, která v posledních letech dálnici ani zdaleka tak kvůli mnoha opravám a omezením nepřipomíná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce podpořil i Moravskoslezský kraj, který poslal také svoji výzvu ke zrušení poplatku na dálnici, která v posledních letech dálnici ani zdaleka tak kvůli mnoha opravám a omezením nepřipomíná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co nás trápí, tak jsou souběžné silnice kolem dálnice D56. Velmi mnoho dopravy se přelévá, protože se lidé se vyhýbají dálničnímu poplatku a sjíždějí, jezdí nám přes Žabeň, Paskov, Sviadnov a ty obce v tom okolí velmi trpí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta obce Žabeň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V Žabni i v dalších obcích došlo k absurdní situaci, kdy dálnice, dneska dálnice byla obchvatem, kde většina dopravy mohla projíždět, tak ta se přelévá na krajskou komunikaci, která protíná naši obec a opravdu až 7,5 tisíce aut denně je opravdu hodně, my jsme obec, kde je cirka 900 obyvatel, tak si to jenom spočítejte kolik lidí a aut tady zbytečně pendluje a mohla by jezdit po dálnici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce doufají, že ministerstvo dopravy pochopí důvody, které k vytvoření petice vedly. Po zrušení poplatku volají už několik let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce doufají, že ministerstvo dopravy pochopí důvody, které k vytvoření petice vedly. Po zrušení poplatku volají už několik let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta obce Žabeň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vůbec nechápu tu situaci, která tady je, kdy nám několikrát napsali do dopisu, ať si ze státního fondu dopravní infrastruktury zažádáme a vytvoříme si obchvat vlastní, absurdní situace, my dá se říci jedním obchvatem je dálnice, druhým přivaděč k Biocelu, my tady ty obchvaty máme, ale přesto vidíte, že ten provoz je tady neúměrný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dálnice D56 nebude zatím zhruba dva roky napojena na další dálniční síť. Pokud by se poplatek přesto nezrušil, mohlo by být určitým řešením například zavedení regionální dálniční známky za rozumnou cenu. O těch se zatím jen několik let mluví a musel by se kvůli nim změnit i zákon.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dálnice D56 nebude zatím zhruba dva roky napojena na další dálniční síť. Pokud by se poplatek přesto nezrušil, mohlo by být určitým řešením například zavedení regionální dálniční známky za rozumnou cenu. O těch se zatím jen několik let mluví a musel by se kvůli nim změnit i zákon. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Jih má už druhou bezdoplatkovou zónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -704,93 +815,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-10-10-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>