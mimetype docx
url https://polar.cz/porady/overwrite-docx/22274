--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.10.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti so oblíbily nové hřiště ve vnitrobloku Ostravská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trampolína, to je největší tahák na nově vybudovaném dětském hřišti ve vnitrobloku Ostravská ve Frýdku-Místku. Jde totiž o novinku, která doposud na žádném jiném hřišti ve městě nebyla. Výstavba nového hřiště vyšla městskou kasu na necelých 5 milionů korun a jen co se dokončilo, hned se začaly stavět další. Na Lískovecké ve Frýdku a v Lískovci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dětských hřišť není nikdy dost. To je zřejmě heslo, kterým se řídí magistrát ve Frýdku-Místku, který buduje jedno moderní hřiště za druhým. Nově otevřené hřiště ve vnitrobloku Ostravská si děti velmi oblíbily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa Děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Co už si tady všechno vyzkoušela a co se ti tady líbí?: Mi se líbí ta skluzavka a trampolína." 2.) "Asi trampolína."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trampolíny zapuštěné do země jsou ve městě novinkou, žádné jiné hřiště je zatím nemá. Mimo to hřiště nabízí i řadu herních prvků pro malé i větší děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trampolíny zapuštěné do země jsou ve městě novinkou, žádné jiné hřiště je zatím nemá. Mimo to hřiště nabízí i řadu herních prvků pro malé i větší děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na hřišti nechybí pískoviště, kolotoč, houpací ani prolézací sestava s klouzačkou. Pod herními prvky je dopadová plocha z lité pryže, která tlumí náraz a v případě pádu snižuje riziko poranění. Na to jsme mysleli i při výběru trampolín. Zvolili jsme zemní trampolíny, které jsou po skákání bezpečnější, než nadzemní a byl to dobrý tah."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa Dospělí:</w:t>
       </w:r>
       <w:r>
@@ -134,53 +248,52 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na sklonku loňského roku jsme nechali vybudovat nové hřiště v Sadech Bedřicha Smetany u řeky Ostravice, vedle kterého jsou k dispozici také nové pingpongové stoly a koše na discgolf, takže park nabízí využití všem bez rozdílu věku. V těchto dnech jsme dokončili hřiště na Ostravské, s velkým předstihem, skoro měsíčním bylo dokončeno nové hřiště v Lískovci, které vzniklo v blízkosti současného asfaltového hřiště a které je vybaveno herními prvky pro děti od tří do dvanácti let. Pilně se pracuje také na výstavbě dalšího dětského hřiště a to na ulici Lískovecká ve Frýdku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o menší hřiště, je to na základě požadavku občanů, bude se jednat o soupravu dětských prvků, které jsou zhruba pro děti ve věku od 3 do 12 let, konkrétně bude tam 5 těch prvků, s tím, že tam bude jedna skluzavka, jedna pružinová houpačka, vahadlová houpačka, bude tam pískoviště, bude tam prolézačka, ta dopadová plocha bude z pryžových dlaždic, bude celé to hřiště oploceno a defacto tam budou instalovány dvě lavičky a odpadkový koš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náklady na vybudování tohoto hřiště vyjdou město na 580 tisíc korun a hotovo by mělo být do konce října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náklady na vybudování tohoto hřiště vyjdou město na 580 tisíc korun a hotovo by mělo být do konce října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba mostu uzavře od pátku do neděle Příborskou ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -192,97 +305,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavbu obchvatu zatím nic výrazně neomezilo a jede dál podle plánu. Nově už se stavbaři dostali s budovanou estakádou až k ulici Příborská. Řidiči se proto teď budou muset připravit nervy a na víkend se obrnit pořádnou dávkou trpělivosti. Hlavní tah na Příbor se totiž o víkendu zcela uzavře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ředitelství silnic a dálnic nyní naplánovalo v souvislosti s výstavbou obchvatu dvě uzavírky. Jedna bude v měsíci říjnu, bude to právě pátek, sobota, neděle a druhá bude v listopadu, opět v pátek, sobotu a neděli. S tím, že to souvisí s výstavbou mostu, který je za mnou, aby stavbaři mohli pokročit v té výstavbě, tak musí tady uzavřít dopravu a musí přestavět lešení a udělat tady nějaké kroky, které souvisí s výstavbou toho mostu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Uzavírka začne v pátek 16. října v 18 hodin a po půlnoci z neděle na pondělí by se měla ulice Příborská opět zprůjezdnit. Ovšem pouze pro osobní auta. Kamiony budou jezdit pravděpodobně ještě měsíc dál po objízdné trase.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Uzavírka začne v pátek 16. října v 18 hodin a po půlnoci z neděle na pondělí by se měla ulice Příborská opět zprůjezdnit. Ovšem pouze pro osobní auta. Kamiony budou jezdit pravděpodobně ještě měsíc dál po objízdné trase. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska si tady nemůže nikdo dovolit pracovat za provozu, protože nikdo nechce připustit další Studénku, takže je třeba právě, aby měla jednak bezpečnost ta stavba a měli bezpečnost právě i ti řidiči, tak budou objízdné trasy po ulici Kvapilové a po třídě 17. listopadu a pokračování potom směrem na Ostravu. Ty objízdné trasy ještě budou upřesněny, ale je to logické, nikudy jinudy se nedá toto místo objet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze směru od Příboru budou auta přijíždějící po ulici Příborské sjíždět v tomto místě a dále budou pokračovat směrem na ulici Kvapilova.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze směru od Příboru budou auta přijíždějící po ulici Příborské sjíždět v tomto místě a dále budou pokračovat směrem na ulici Kvapilova. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To bude velice problematická situace, já myslím, že je na ředitelství silnic a dálnic, aby to opravdu veřejně vyhlásilo, aby se pokud možno tady ty auta vůbec nedostaly, aby zvolily objízdnou trasu přes Ostravu nebo prostě zvolily jiné cesty, protože jakmile se tady dostanou a pojedou po té ulici Kvapilové a po té ulici 17. listopadu, ta situace bude velice špatná, já si myslím, že tady budou hodinové kolony."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči, ale i obyvatelé ulic, kterými povedou objížďky, by si tak měli připravit nervy a pořádnou dávku trpělivosti. První etapa obchvatu Frýdku-Místku by měla být hotová do ledna roku 2022. Druhá etapa pak o půl roku později.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči, ale i obyvatelé ulic, kterými povedou objížďky, by si tak měli připravit nervy a pořádnou dávku trpělivosti. První etapa obchvatu Frýdku-Místku by měla být hotová do ledna roku 2022. Druhá etapa pak o půl roku později. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dražba budovy fitness centra bude 12. listopadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -357,53 +467,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fitness centrum je nyní z rozhodnutí vlády uzavřené a jeho majitelka sama neví co bude dál, zda vůbec bude po dražbě moci v prostorách dál fungovat. Na kameru s námi o tom ale mluvit nechtěla. Lidé si ale podle jejích slov přejí, aby fitnesscentrum zůstalo zachováno. Celá budova bývalého komerčního centra je rozdělena na tři části a má také tři majitele. Část s ordinacemi zubařů je v majetku jednoho z lékařů. Část s restaurací a službami je v majetku společnosti Limit Invest s.r.o., která už v minulosti požádala město o odkup části s fitness centrem. Do reportáže se nám ale zástupce firmy nechtěl vyjadřovat s tím, že zatím neví, zda se do dražby přihlásí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten, kdo splní podmínky pro účasti v dražbě, zejména složení dražební jistoty ve výši jeden milion korun, tak se účastnit může a v podstatě měli jsme i žádost o prodej této budovy ze strany jedné soukromé společnosti, ale my jsme nechtěli jít cestou přímého prodeje, právě jsme se rozhodli pro tu dražbu, aby se skutečně ukázalo, jaká je obvyklá cena a pro tyto účely se ta dražba hodí nejlépe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro zájemce budou připraveny tři prohlídky objektu. První bude už příští týden ve čtvrtek 22. října v 10 hodin. Další pak 29. října ve 13 hodin a poslední 4. listopadu v 15 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro zájemce budou připraveny tři prohlídky objektu. První bude už příští týden ve čtvrtek 22. října v 10 hodin. Další pak 29. října ve 13 hodin a poslední 4. listopadu v 15 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -478,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-12-10-2020-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>