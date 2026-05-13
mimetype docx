--- v0 (2026-02-08)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">4. ROČNÍK VELETRHU ZÁJMOVÝCH KROUŽKŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">To je jen zlomek organizací, které se prezentovali na veletrhu zájmových kroužků ve Frýdlantu nad Ostravicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -89,138 +204,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: prezentující organizace</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">My tady reprezentujeme thajský box, kickbox. Máme to vedené formou hry a děti se tam vlastně učí základní gymnastické věci, nějaké základní údery, techniky bojových sportů, takže je to fajn, myslím si, že se naučí něco, co se jim může hodit do života na sebeobranu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: prezentující organizace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Jsme taneční klub který se jmenuje Antonio, jsme zaměřeni na latinsko-americké tance a standardní tance."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: prezentující organizace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Prezentujeme kroužek stolního tenisu. Není to jenom o ping-pongu, trénink máme pestrý, děláme tam i atletickou průpravu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci veletrhu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "My jsme se přišli podívat na kroužky, které nabízejí s mým synem Filípkem, který je teďka v první třídě. Zaujala nás tady Věda nás baví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci veletrhu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Jo, věda, nejvíc úplně. Ano, půjdu do kroužku"</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci veletrhu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "My jsme přišli s dcerou vybrat nějaký kroužek pro volný čas. Dcera má zájem o nějakou pohybovou činnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
@@ -314,93 +414,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-13-10-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>