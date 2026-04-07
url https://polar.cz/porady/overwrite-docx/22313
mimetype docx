--- v0 (2025-12-31)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.10.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice zřizují další lůžka pro COVID pacienty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Moravskoslezském kraji zareagovaly na nová opatření vlády a připravily další lůžka pro pacienty s onemocněním Covid-19. Většina z nich také hledá personální posily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,94 +277,89 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření způsobila velké problémy v dětských domovech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Při vyhlášení opatření ministerstvo školství zřejmě nedomyslelo dopady, které budou mít na dětské domovy. Alespoň tak to vnímají ředitelé. Vychovatelé musí být v práci celé dny na úkor svých rodin, děti nemají počítače pro on-line výuku. Problémů je ale daleko více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vychovatelé v dětském domově v Havířově chodí do práce od 13 do 21 hodin, protože v dopoledních hodinách jsou děti ve škole. Nyní jsou ale “doma” na distanční výuce. To znamená, že vychovatel musí být s dětmi celý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A další problém. V domově mají jen omezený počet počítačů. Děti tak nemohou být připojené se svou školou na on-line výuce. Zvládnou učivo i s osmi dětmi různého věku ve skupině, je velice náročné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Zedníková, vychovatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Protože, když si vezmete, že každé dítě je teď ve vyučování a má se učit a vy tady máte takto tři děti, tak musíte vždy ty dva něčím zabavit, třeba procvičováním, které si pro ně připravíme dopředu a můžu se věnovat jednomu dítěti.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Protože, když si vezmete, že každé dítě je teď ve vyučování a má se učit a vy tady máte takto tři děti, tak musíte vždy ty dva něčím zabavit, třeba procvičováním, které si pro ně připravíme dopředu a můžu se věnovat jednomu dítěti.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem se zatím neučila nic, protože paní učitelka má teď výuku s děckama a my teď procvičujeme to co máme v učebnicích a přepisujeme to do sešitu a potom odpoledne začneme dělat tu naši školu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministerstvo školství nevydalo pro domovy ani opatření, která by umožňovala snížit riziko šíření nákazy. Domov tak ze zákona musí umožnit návštěvy rodičů, děti mohou trávit svůj volný čas kdekoliv venku. Pokud by někdo onemocněl, nemají izolační pokoje, nemají kým nahradit vychovatele. Jedinou podporu ředitelé vnímají ze strany zřizovatele, což je kraj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministerstvo školství nevydalo pro domovy ani opatření, která by umožňovala snížit riziko šíření nákazy. Domov tak ze zákona musí umožnit návštěvy rodičů, děti mohou trávit svůj volný čas kdekoliv venku. Pokud by někdo onemocněl, nemají izolační pokoje, nemají kým nahradit vychovatele. Jedinou podporu ředitelé vnímají ze strany zřizovatele, což je kraj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dodržujte opatření! Nemocných opět razantně přibývá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -275,53 +385,52 @@
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta situace je pokud řeknu vážná, tak to je slabé slovo, ona začíná být kritická. Dneska celé ARO sedmilůžkové už je jenom pro covidové pacienty, máme tam 6 pacientů, kteří jsou na ventilátoru a potřebují tu velmi intenzivní péči a jednoho pacienta máme na interní JIPce, protože už se na ARO nevlezl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím říci, že v porovnání s Českou republikou jsme na tom lépe, a to je způsobeno tím, že se u nás nosily i o prázdninách roušky na rozdíl od zbytku republiky. Nicméně ten stav začíná lidově řečeno houstnout, opravdu těch případů přibývá, například jenom za minulý týden pátek v tom odchytném místě sběrném ve frýdecké nemocnici měli 61 pozitivních případů a v pondělí pak jich bylo dalších 40, to znamená ten nárůst je tady enormní a dá se předpokládat, že i do budoucna ty čísla budou růst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve speciálně vyčleněném pavilonu T má nemocnice z 26 lůžek pro covidové pacienty obsazeno 22. Pacienti mají navíc mnohem horší průběhy nemoci, než tomu bylo na jaře v první vlně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve speciálně vyčleněném pavilonu T má nemocnice z 26 lůžek pro covidové pacienty obsazeno 22. Pacienti mají navíc mnohem horší průběhy nemoci, než tomu bylo na jaře v první vlně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravujeme se na víkend, kdy chystáme otevření dalších lůžek, protože předpokládáme, že z toho minulého týdne, při tom velkém počtu záchytů budou indikováni další pacienti, kteří budou potřebovat standardně nebo akutní intenzivní péči. Ten druhý problém je problém nemocnosti zdravotníků. Dneska máme nemocných na Covid to znamená pozitivních 5 lékařů a 16 nelékařských zdravotnických pracovníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -367,53 +476,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hledají se také dobrovolníci, především z řad současných i bývalých lékařů a zdravotníků, či studentů zdravotnických oborů, kteří by mohli nastoupit okamžitě na výpomoc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době se nám přihlásilo asi dvacet dobrovolníků, ne všichni s tím zdravotnickým vzděláním, to jsou dobrovolníci, kteří přicházejí, ale my je využijeme třeba na triáž, kterou máme tady v budově nebo do stanu, kde mohou dělat administrativní činnost. Pokud by někdo měl zájem a chuť, tak určitě budeme velmi rádi a ta situace je taková, že je budeme hodně potřebovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pomocnou ruku nabídl i magistrát, který je ochoten v případě nouze, tak jako tomu bylo na jaře, poslat do nemocnice zaměstnance školních kuchyní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pomocnou ruku nabídl i magistrát, který je ochoten v případě nouze, tak jako tomu bylo na jaře, poslat do nemocnice zaměstnance školních kuchyní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalový stadion v Novém Jičíně pokryl nový trávník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -665,93 +773,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>