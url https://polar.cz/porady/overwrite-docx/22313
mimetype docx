--- v1 (2026-04-07)
+++ v2 (2026-09-09)
@@ -815,51 +815,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>