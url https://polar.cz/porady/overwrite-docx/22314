--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice má 30 nakažených lékařů a sester</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice vyhlásila pandemický plán. Covidem 19 se už nakazily 3 desítky lékařů a zdravotních sester. Omezila proto plánované operace a přednost mají ty akutní a veškerá akutní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,94 +261,89 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření způsobila velké problémy v dětských domovech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Při vyhlášení opatření ministerstvo školství zřejmě nedomyslelo dopady, které budou mít na dětské domovy. Alespoň tak to vnímají ředitelé. Vychovatelé musí být v práci celé dny na úkor svých rodin, děti nemají počítače pro on-line výuku. Problémů je ale daleko více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vychovatelé v dětském domově v Havířově chodí do práce od 13 do 21 hodin, protože v dopoledních hodinách jsou děti ve škole. Nyní jsou ale “doma” na distanční výuce. To znamená, že vychovatel musí být s dětmi celý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A další problém. V domově mají jen omezený počet počítačů. Děti tak nemohou být připojené se svou školou na on-line výuce. Zvládnou učivo i s osmi dětmi různého věku ve skupině, je velice náročné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Zedníková, vychovatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Protože, když si vezmete, že každé dítě je teď ve vyučování a má se učit a vy tady máte takto tři děti, tak musíte vždy ty dva něčím zabavit, třeba procvičováním, které si pro ně připravíme dopředu a můžu se věnovat jednomu dítěti.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Protože, když si vezmete, že každé dítě je teď ve vyučování a má se učit a vy tady máte takto tři děti, tak musíte vždy ty dva něčím zabavit, třeba procvičováním, které si pro ně připravíme dopředu a můžu se věnovat jednomu dítěti.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem se zatím neučila nic, protože paní učitelka má teď výuku s děckama a my teď procvičujeme to co máme v učebnicích a přepisujeme to do sešitu a potom odpoledne začneme dělat tu naši školu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministerstvo školství nevydalo pro domovy ani opatření, která by umožňovala snížit riziko šíření nákazy. Domov tak ze zákona musí umožnit návštěvy rodičů, děti mohou trávit svůj volný čas kdekoliv venku. Pokud by někdo onemocněl, nemají izolační pokoje, nemají kým nahradit vychovatele. Jedinou podporu ředitelé vnímají ze strany zřizovatele, což je kraj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministerstvo školství nevydalo pro domovy ani opatření, která by umožňovala snížit riziko šíření nákazy. Domov tak ze zákona musí umožnit návštěvy rodičů, děti mohou trávit svůj volný čas kdekoliv venku. Pokud by někdo onemocněl, nemají izolační pokoje, nemají kým nahradit vychovatele. Jedinou podporu ředitelé vnímají ze strany zřizovatele, což je kraj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Památník obětem důlního neštěstí bude přemístěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -266,53 +376,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památník bude umístěn na centrálním hřbitově zde vedle staré smuteční síně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na počátku jsme vytipovali čtyři možné lokality, které by byly vhodné pro přemístění. A na základě diskuzí, konzultací ze všemi partnery, jsme nakonec vybrali jako nejvhodnější lokalitu hřbitova na Šumbarku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Památník je nyní v dílně kameníka, který jej renovuje. Na nové místo by měl být instalován na konci října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Památník je nyní v dílně kameníka, který jej renovuje. Na nové místo by měl být instalován na konci října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba mostu uzavře Příborskou ulici ve Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -352,134 +461,130 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska si tady nemůže nikdo dovolit pracovat za provozu, protože nikdo nechce připustit další Studénku. Je třeba aby měla jednak bezpečnost ta stavba a tak= měli bezpečnost právě i ti řidiči."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Policisté budou na inkriminovaných místech koordinovat dopravu a směřovat řidiče po objízdných trasách. Proto žádáme řidiče, aby respektovali pokyny policistů řídících provoz a dále, aby respektovali přechodnou úpravu provozu dopravního značení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze směru od Příboru budou auta přijíždějící po ulici Příborské sjíždět v tomto místě a dále budou pokračovat směrem na ulici Kvapilova.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze směru od Příboru budou auta přijíždějící po ulici Příborské sjíždět v tomto místě a dále budou pokračovat směrem na ulici Kvapilova. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta situace bude velice špatná, já si myslím, že tady budou hodinové kolony. Nejlepší by bylo, kdyby nám po těch objízdných trasách ty kamiony nemusely vůbec jezdit a zvolily raději úplně jinou trasu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči přijíždějící po dálnici od Ostravy budou směřování přímo na ulici 17. listopadu, směr z Českého Těšína pak na Beskydskou a Kvapilovu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči přijíždějící po dálnici od Ostravy budou směřování přímo na ulici 17. listopadu, směr z Českého Těšína pak na Beskydskou a Kvapilovu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Birklenová, mluvčí Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Autobusové linky mezi Příborem a Frýdkem-Místek budou odkloněny na objízdnou trasu. Po dobu uzavírky bude zastávka Příborská přemístěna na zastávku Anenská. Autobusové zastávky Pod Štandlem a Albert budou bez náhrady zrušeny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od pondělí se ulice Příborská otevře pouze pro auta do výšky 4,2 metru, ty větší, tedy hlavně kamiony budou dál až do 20. listopadu jezdit objížďkou. Druhá kompletní uzavírka bude kvůli demontáži bednění ve stejné časy od pátku 20. do konce neděle 22. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od pondělí se ulice Příborská otevře pouze pro auta do výšky 4,2 metru, ty větší, tedy hlavně kamiony budou dál až do 20. listopadu jezdit objížďkou. Druhá kompletní uzavírka bude kvůli demontáži bednění ve stejné časy od pátku 20. do konce neděle 22. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbené Pustevny mají doznat změn k lepšímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednotný vzhled poutačů a směrníků. Více laviček a odpadkových košů. To vše bude nově na oblíbených Pustevnách. Na změnách, které prospějí návštěvníkům, společně pracují Moravskoslezský a Zlínský kraj, obce a také samotní provozovatelé z Pusteven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně jako se v brzké budoucnosti změní prostředí na vrcholu Lysé hory, čeká na svou přívětivější podobu také horské sedlo Pustevny. V oblíbené turistické destinaci budou nainstalovány nové lavičky, přibude více odpadkových košů, návštěvníci budou mít více možností pro posezení a odpočinek. Nově bude řešena také točna pro autobusy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně jako se v brzké budoucnosti změní prostředí na vrcholu Lysé hory, čeká na svou přívětivější podobu také horské sedlo Pustevny. V oblíbené turistické destinaci budou nainstalovány nové lavičky, přibude více odpadkových košů, návštěvníci budou mít více možností pro posezení a odpočinek. Nově bude řešena také točna pro autobusy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Před rokem vznikl na Pustevnách Fond společného veřejného prostoru, kde vlastně do toho fondu se zapojili obce, místní podnikatele, samozřejmě ve spolupráci s vedením CHKO Beskydy a Lesů ČR. Tento fond se nějakým způsobem naplnil. Moravskoslezský kraj do toho přispěl penězi, ale také obce a podnikatelé. Dneska v tom fondu je 1,3 milionu korun a vlastně po roce jsme se setkali a debatovali o tom, jak se plní vlastně stanovy tohoto fondu. Chci zmínit, že slouží na vybavování veřejného prostoru novými lavičkami, novými koši na odpadky, protože toto je velký handicap v Beskydech, kdy se koše přeplňují, nebo se odpadky hází všude možně. Budou vznikat odpočívadla, aby turisté si mohli sednout pohodlně, ale fond přispěje nemalou částkou na studii a projektovou dokumentaci autobusové točny na Pustevnách ze zlínské strany.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi přispěvateli do fondu, ze kterého se budou Pustevny upravovat, patří i provozovatel lanovky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -687,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>