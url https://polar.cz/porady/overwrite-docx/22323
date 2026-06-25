--- v0 (2025-12-24)
+++ v1 (2026-06-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.10.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci kontrolují nošení roušek na zastávkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud si někdo zapomene nasadit roušku na zastávce, strážníci v Havířově ho jen upozorní. V případě, že nechce nařízení respektovat, musí přikročit k pokutě. Lidé opatření vesměs chápou. Co ale odsoudili, je nedělní demonstrace v Praze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,120 +206,116 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jdu do obchodu a nejsem na zastávce a tady je jenom peron.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Nevadí mi ty roušky. A byl bych rád, kdyby se zavedly už i venku. Mělo by to svůj smysl, myslím si.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Nevadí mi ty roušky. A byl bych rád, kdyby se zavedly už i venku. Mělo by to svůj smysl, myslím si.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lidé rovněž odsoudili nedělní demonstraci v Praze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Riskovali, jednak neměli roušky. Jednak mezi sebou se prali. Hodně je tam zraněných i policistů. To asi udělali ti fotbalisté.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na nedělní demonstraci vypomáhali i speciální policejní pořádkové jednotky z Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na nedělní demonstraci vypomáhali i speciální policejní pořádkové jednotky z Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na D1 se odstraňuje zvlněná vozovka, měsíc bude sjezd na Mariánské Hory v Ostravě uzavřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na dálnici D1 v Ostravě opět vyjely bagry. Ředitelství silnic a dálnic dnes spustilo opravu úseku dlouhého 300 m a byl tak uzavřen sjezd z dálnice do Ostravy Mariánských Hor. Oprava bude trvat měsíc a řidiči tak musí počítat s objížďkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pondělí ráno byla řada řidičů spěchajících do práce nemile překvapena. Sjezd z dálnice D1 ve směru na Ostravu Mariánské Hory byl uzavřen. Řidiči tak museli pokračovat v jízdě dál až na exit 361 na Místeckou. O tom, že bude dálnice v tomto úseku ode dneška uzavřena nevěděli ani na krajském úřadě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pondělí ráno byla řada řidičů spěchajících do práce nemile překvapena. Sjezd z dálnice D1 ve směru na Ostravu Mariánské Hory byl uzavřen. Řidiči tak museli pokračovat v jízdě dál až na exit 361 na Místeckou. O tom, že bude dálnice v tomto úseku ode dneška uzavřena nevěděli ani na krajském úřadě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana MS kraje: „Je to akce ŘSD, o které kraj vůbec nic neví, protože to povolení vydalo ministerstvo dopravy a my jsme se o tom opravdu dozvěděli až se začalo něco dělat. Ta oprava potrvá měsíc.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na dálnici tak opět vyjely bagry. Podle ředitelství silnic a dálnic se jedná o provizorní opravu D1 v délce tří set metrů. Je třeba kompletně vyměnit podloží dálnice, která je v tomto úseku nebezpečně zvlněná. Budou vyměněna také svodidla. Už v minulosti bylo nutné dálnici v Ostravě několikrát opravovat. Kompletní rekonstrukcí prošly třeba dálniční přivaděče v Přívozu. Na vině bylo vždy nekvalitní podloží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nina Ledvinová, mluvčí ŘSD: „Od pondělí 19.10. je částečně, a to od 355 km, uzavřena dálnice D1. Jedná se o první etapu prací na zvlněné vozovce. Provoz je sveden po objízdné trase.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,118 +383,115 @@
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na základě usnesení vlády byly uzavřeny domovy pro seniory a další sociální zařízení na území města. Stejně jako v období, kdy už byly domovy uzavřeny, tak budou využívány i videohovory, které byly hojně využívány a mezi rodinnými příslušníky a uživateli domova byly velmi oblíbené."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Platí všechna hygienická doporučení pro zaměstnance, takže my jedem ve stejném režimu od začátku, co se týče těch uživatelů, tak vnímám právě ten zákaz vycházení jako klíčový, zase to má dopad na jejich psychiku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku tak vymysleli unikátní způsob, jak zajistit klientům pokud možno osobní setkání s příbuznými.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku tak vymysleli unikátní způsob, jak zajistit klientům pokud možno osobní setkání s příbuznými. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V domově pro seniory v Místku na ulici 28. října jsme nově zřídili takzvanou potkávací místnost, která bude sloužit právě v tomto těžkém období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V následujících dnech ji otevřeme právě uživatelům a jejich rodinným příslušníkům. Budou se tak moci potkat, vlastně za sklem, mají k tomu komunikátor, který vlastně umožní lepší přenos, než třeba videotelefon."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemci pro setkávání budou do budovy vstupovat pouze jedním vchodem. Nebude se chodit přes vrátnici, ale přes tuto místnost, která je zezadu od parkoviště. Tady si zazvoní a následně je z recepce pustí dovnitř.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemci pro setkávání budou do budovy vstupovat pouze jedním vchodem. Nebude se chodit přes vrátnici, ale přes tuto místnost, která je zezadu od parkoviště. Tady si zazvoní a následně je z recepce pustí dovnitř. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou se vlastně vidět i s rodinou, i s ostatními blízkými, třeba i s dětmi, které vlastně v rámci těch opatření nemohou přijít do toho zařízení.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve zdejším domově pro seniory zatím zvládají boj s koronavirem na výbornou. Měli tady pouze nákazu, která se objevila v kuchyni, ale naštěstí se nerozšířila mezi klienty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve zdejším domově pro seniory zatím zvládají boj s koronavirem na výbornou. Měli tady pouze nákazu, která se objevila v kuchyni, ale naštěstí se nerozšířila mezi klienty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktuálně jsme bez nákazy Covidu, nikdo ze zaměstnanců ani z uživatelů nemá ani žádné příznaky, takže za to jsme rádi, že první i druhou vlnu zatím ustáváme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně tak nemají ani zásadní problém s úbytkem pracovnic, které by musely například zůstávat doma s dětmi, kvůli uzavření základních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -585,53 +693,52 @@
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrovolníci z těchto organizací budou nakupovat do hodnoty maximálně 1000 korun na nákup a budou provádět tento nákup jednou týdně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že nás magistrát oslovil na jednu stranu, na druhou stranu také nás zabezpečil tím, že nám dali ochranné prostředky, to znamená dostali jsme jak rukavice, tak roušky a jsme schopni vyslat dobrovolníky tak, aby to pro ně bylo bezpečné a hlavně to plánujeme všechno tak, aby to bylo bezkontaktní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé, kteří by tak potřebovali pomoct mohou volat v pracovní dny od 8 do 16 hodiny na telefonní číslo 771 135 422.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé, kteří by tak potřebovali pomoct mohou volat v pracovní dny od 8 do 16 hodiny na telefonní číslo 771 135 422. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Šikmý kostel Karin Lednické se stal Knihou roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -784,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-10-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>