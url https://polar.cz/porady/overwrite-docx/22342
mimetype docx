--- v0 (2026-02-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeladenský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná doplatila úvěr na nové centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná na konci září zaplatila poslední splátku ze 130 milionového úvěru, který použila na vybudování nového centra. Před dvaceti lety díky těmto financím proměnila zchátralý objekt bývalé textilní továrny, využívaný kdysi jako sklad armády, v důstojné náměstí s bytovými domy, obchody, ordinacemi lékařů a radnicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -94,64 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro realizaci nákladného projektu si ovšem Čeladná vzala u banky úvěr 130 milionů korun. Rázem tak patřila k nejzadluženějším obcím v Česku. To už je ale od letošního října minulostí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavol Lukša (DOBRÁ VOLBA 2016), starosta Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proto nás potěšilo, že jsme do banky nesli poslední splátku. My jsme se za těch dvacet let ani jednou nezpozdili ani o hodinu, ale sevřené půlky jsme určitě po celou dobu dvaceti let měli.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Celkově si výstavba centra vyžádala přes 300 milionů korun. Obec část financovala z vlastních prostředků a část také z peněz, jež dopředu zaplatili lidí, kteří projevili zájem o nové bydlení kolem náměstí. Starou budovu tkalcovny připomíná tovární komín, na kterém se uhnízdili čápi.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -226,93 +329,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/celadensky-miniexpres/celadensky-miniexpres-21-10-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>