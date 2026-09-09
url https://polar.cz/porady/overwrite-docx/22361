--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.10.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Antigen testy snižují riziko zavlečení nákazy do nemocnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby se nemocnice mohla starat o pacienty, musí mít co nejvíce zdravých lékařů a sester. Riziko zavlečení nákazy do zařízení mohou nyní zdravotníci eliminovat i pomocí antigen testů, které jsou oproti PCR rychlejší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -67,53 +182,52 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"T</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a náročnost a zejména na sesterský personál je enormní. Na ARO obecně</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">u všech ventilovaných pacientů a u těch covidových ještě více. Přece jenom máme i nemocné sestry, bohužel. A ten počet sesterského personálu je stále ještě poddimenzovaný. Je to na hraně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aby v nemocnici mohli více eliminovat zavlečení nákazy mezi pacienty a personál, začali používat další metodu testování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aby v nemocnici mohli více eliminovat zavlečení nákazy mezi pacienty a personál, začali používat další metodu testování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Tydlačková, náměstkyně pro ošetřovatelskou péči NsP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době každý pacient, který má teplotu, kašel a různé další klinické příznaky, je potenciálně infekční. Náš personál k tomu přistupuje s obezřetností, ale tato situace se u nás změnila od minulého pátku, kdy máme k dispozici vyšetření, které nám umožní do určité míry ty pacienty předvyšetřit.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -160,53 +274,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Distanční výuka na SŠTaS Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na distanční výuku byly mnohé školy připraveny z druhého pololetí uplynulého školního roku a zpřísněná opatření je až tak nezaskočila.Co ale trápí třeba učňovské obory, je absence praktické výuky a odborný výcvik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prázdné chodby, ticho ve třídách, osiřelé školní lavice. Jen za katedrou nebo v kabinetě sedí učitelé, kteří přes obrazovku svého počítače vyučují svůj předmět. Jako třeba tady, na Střední škole techniky a služeb v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S výkladem teorie dálkově problém není, opačná situace nastává v případě praktické výuky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S výkladem teorie dálkově problém není, opačná situace nastává v případě praktické výuky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to zvláště těžké pro odborný výcvik, protože udělat odborný výcvik distančním způsobem nelze. Jedna věc je teoretické znalosti, které žáci budou mít, nicméně konkrétní praxe, konkrétní ohmatání si toho řemesla, to nám schází."</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -214,55 +327,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distančně se vzdělávají například i budoucí cukrářky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gražyna Salamonová, učitelka odborných předmětů oboru Cukrář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Z mé zkušenosti vím, že děvčata mi píšou, že už by se chtěla vrátit zpátky do školy, bohužel to nejde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro žáky, kteří nemají doma počítač, vytvořila škola systém zápůjčního fondu výpočetní techniky, tak, aby se mohli zapojit do distančního vzdělávání i oni.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách stoupá nejen návštěvnost ale i úrazovost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -300,51 +408,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Kothánek, dobrovolný člen HS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Dost úrazů se stává na příjezdové cestě z Hvězdy na Ovčárnu, takže to je takové nebezpečné místo, kde ti lidi jezdí hodně rychle a neukázněně a potom je takové kritičtější místo při sjezdu ze Švýcárny po cyklostezce na Červenohorské sedlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úrazy se nevyhýbají ani hojně navštěvované stezce Bílé Opavy, která vede od chaty Barborka do Karlovy Studánky. Lidé se nejčastěji zraní, když podcení dřevěné lávky a žebříky, na kterých to zejména v deštivých dnech hodně klouže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Kothánek, dobrovolný člen HS: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stezka Bílé Opavy je pouze pro pěší turisty a samozřejmě ta se doporučuje pouze v letních měsících, ne v zimních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více zraněných cyklistů letos zaznamenali i v okolí Karlova pod pradědem. kde zprovoznili nový bikepark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -409,53 +516,52 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty odpovědi byly v těch mantinelech, které nám odpovídají už více než 3 roky, to znamená, že to jakoby nechtějí dovolit a vůbec se neohlížejí na ty místní podmínky, které tady jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta Žabně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme tu reakci úředníků čekali, protože jsme s nimi jednali a dopisy přišly zcela jasné, že oni výjimky nepodporují, takže ta reakce těch úředníků byla předpokladatelná. Nicméně mnohé věci jsme si vyříkali a máme nějaké nové argumenty a nová situace určitě nastala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zástupci dotčených obcí poukazují na to, že nejkratší dvanáctikilometrový úsek dálnice v České republice odmítá většina zdejších řidičů platit a tisíce jich denně využívá stále starou cestu. V polovině srpna kvůli tomu rozjeli petici, ke které se přidalo celkem 25 obcí a za měsíc ji podepsalo přes 8 tisíc lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zástupci dotčených obcí poukazují na to, že nejkratší dvanáctikilometrový úsek dálnice v České republice odmítá většina zdejších řidičů platit a tisíce jich denně využívá stále starou cestu. V polovině srpna kvůli tomu rozjeli petici, ke které se přidalo celkem 25 obcí a za měsíc ji podepsalo přes 8 tisíc lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nechtějí, protože se tam jezdí furt 80 skoro, takže to je asi ten důvod." 2.) "To bych s tím souhlasila, protože opravdu je to kousek a často opravdu tam člověk nejezdí do té Ostravy a kvůli já nevím jednou za měsíc, tak já si myslím, že to není fér." 3.) "Já mám názor takový, že až se to opraví, tak ať se vybírá dálniční známka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Boj za bezplatnou dálnici obce nevzdávají, o konkrétních plánech ale mluvit nechtějí, jedno z možností však může být například i blokáda staré cesty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -480,53 +586,52 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud pan ministr se k tomu žádným způsobem nepostaví, tak jsme spolu se starosty dohodnutí, na dalším postupu a budeme dál tlačit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hejneš, starosta Žabně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě se budeme snažit dále, ta situace je neúnosná každý den a každým dnem a budeme chtít to řešit do konce roku. Příští rok, takže pro nás je to téma na věčné časy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kapka naděje tak teoreticky ještě zůstává. Výjimky, které se musí zapracovat do zákona je možné udělit do poloviny listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kapka naděje tak teoreticky ještě zůstává. Výjimky, které se musí zapracovat do zákona je možné udělit do poloviny listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bílý kříž v Odrách je poděkováním i nadějí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -686,93 +791,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-10-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>