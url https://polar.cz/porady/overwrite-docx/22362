--- v0 (2025-12-25)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pořádali tajné šamanské seance s rituálním nápojem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na našem území se odehrávaly tajné šamanské rituály. Lidé na nich popíjeli nápoj vyrobený jihoamerickými šamany, který obsahuje nebezpečnou psychotropní látku. Celníci zadrželi skupinu Poláků, kteří do Česka tuto látku nelegálně pašovali. Teď jim hrozí až osmnáct let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Způsobuje silné halucinace, změny vnímání času a zesílení emočního prožívání. Pod jejím vlivem se dokonce mohou lidem vynořit i dávno zapadlé vzpomínky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kaňková, mluvčí Generálního ředitelství cel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Skupina tří polských občanů je stíhána a hrozí jim trest odnětí svobody ve výši deset až osmnáct let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Česku dokázala tato organizovaná skupina působit od roku 2015.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Česku dokázala tato organizovaná skupina působit od roku 2015. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">K zastávce B. Nikodéma se lidé dostanou bezpečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -280,53 +394,52 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"T</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a náročnost a zejména na sesterský personál je enormní. Na ARO obecně</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">u všech ventilovaných pacientů a u těch covidových ještě více. Přece jenom máme i nemocné sestry, bohužel. A ten počet sesterského personálu je stále ještě poddimenzovaný. Je to na hraně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aby v nemocnici mohli více eliminovat zavlečení nákazy mezi pacienty a personál, začali používat další metodu testování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aby v nemocnici mohli více eliminovat zavlečení nákazy mezi pacienty a personál, začali používat další metodu testování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Tydlačková, náměstkyně pro ošetřovatelskou péči NsP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době každý pacient, který má teplotu, kašel a různé další klinické příznaky, je potenciálně infekční. Náš personál k tomu přistupuje s obezřetností, ale tato situace se u nás změnila od minulého pátku, kdy máme k dispozici vyšetření, které nám umožní do určité míry ty pacienty předvyšetřit.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -373,53 +486,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Distanční výuka na SŠTaS Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na distanční výuku byly mnohé školy připraveny z druhého pololetí uplynulého školního roku a zpřísněná opatření je až tak nezaskočila.Co ale trápí třeba učňovské obory, je absence praktické výuky a odborný výcvik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prázdné chodby, ticho ve třídách, osiřelé školní lavice. Jen za katedrou nebo v kabinetě sedí učitelé, kteří přes obrazovku svého počítače vyučují svůj předmět. Jako třeba tady, na Střední škole techniky a služeb v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S výkladem teorie dálkově problém není, opačná situace nastává v případě praktické výuky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S výkladem teorie dálkově problém není, opačná situace nastává v případě praktické výuky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to zvláště těžké pro odborný výcvik, protože udělat odborný výcvik distančním způsobem nelze. Jedna věc je teoretické znalosti, které žáci budou mít, nicméně konkrétní praxe, konkrétní ohmatání si toho řemesla, to nám schází."</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -427,55 +539,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distančně se vzdělávají například i budoucí cukrářky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gražyna Salamonová, učitelka odborných předmětů oboru Cukrář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Z mé zkušenosti vím, že děvčata mi píšou, že už by se chtěla vrátit zpátky do školy, bohužel to nejde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro žáky, kteří nemají doma počítač, vytvořila škola systém zápůjčního fondu výpočetní techniky, tak, aby se mohli zapojit do distančního vzdělávání i oni.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách stoupá nejen návštěvnost ale i úrazovost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -513,51 +620,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Kothánek, dobrovolný člen HS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Dost úrazů se stává na příjezdové cestě z Hvězdy na Ovčárnu, takže to je takové nebezpečné místo, kde ti lidi jezdí hodně rychle a neukázněně a potom je takové kritičtější místo při sjezdu ze Švýcárny po cyklostezce na Červenohorské sedlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úrazy se nevyhýbají ani hojně navštěvované stezce Bílé Opavy, která vede od chaty Barborka do Karlovy Studánky. Lidé se nejčastěji zraní, když podcení dřevěné lávky a žebříky, na kterých to zejména v deštivých dnech hodně klouže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Kothánek, dobrovolný člen HS: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stezka Bílé Opavy je pouze pro pěší turisty a samozřejmě ta se doporučuje pouze v letních měsících, ne v zimních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více zraněných cyklistů letos zaznamenali i v okolí Karlova pod pradědem. kde zprovoznili nový bikepark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -671,93 +777,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-10-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>