--- v0 (2026-02-11)
+++ v1 (2026-04-06)
@@ -1,127 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2020, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobrý den sledování ekologických zajímavostí na Polaru.  Tentokrát uvidíte jak se pečou tradiční štramberské uši…, na Novojičínsku ochránci přírody sází stromy, mají podpořit záchranu vzácného brouka páchníka hnědého…., dozvíte se, kam putují použité roušky a také jsme zjistili, že v evropském parlamentu se jednalo o zemědělské reformě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tradiční výroba štramberských uší s využitím lokálních produktů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pohádkové městečko Štramberk, kterému se přezdívá  Moravský betlém, proslulo výrobou perníkového cukroví - štramberských uší. Od začátku roku </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> jsou Štramberské uši prvním českým potravinářským výrobkem, kterému EU  přiznala ochranu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">zeměpisného označení</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> původu. Tamní pekařství u Hezounů podporuje  lokální výrobce a zpracovatele a zároveň je letošním držitelem Ceny hejtmana MS kraje v soutěži regionální potravina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výroba štramberských uší se váže ke 13. století. Podle místní pověsti  nepřátelské mongolské vojsko  tábořilo v úpatí kopce Kotouč. Lidé po noční bouři prokopali hráz rybníka a ležení vytopili. Na místě pak našli vaky s ušima křesťanů, které jim Mongolové řezali. Údajně na památku této události se ve Štramberku medová pochutina peče v každém domě vždy v předvečer svátku Nanebevstoupení Páně. V městečku působí i výrobce a nositel obchodní značky Štramberské uši Ladislav Hezký. Historie rodinné tradice začala v 60. letech, kdy  maminka tří malých kluků začala péct místní pochutinu. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Hezký, pekař, držitel Ceny hejtmana - Regionální potravina MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když jsem se vrátil z vojny v roce 1989, tak už výroba takzvaně přetékala, tehdy jsem si zažádal o povolení k výrobě a od toho roku jsme začali pomalu péct pro občany a zdejší okolí. Když jsme napekli takovou pyramidku, kde bylo 336 kusů uší, tak jsme byli úplně uřícení a zpocení s tím, jaký výkon jsme dnes udělali. V současné době uděláme asi desetinásobek jen v této provozovně a to ještě máme provozovnu v rodinném domku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska máme recept ustálený a je pevně daný, vajíčko dnes vážím na gram, protože do jedné dávky dávám sto vajec a jednou jsou menší, jednou větší…”</w:t>
       </w:r>
     </w:p>
@@ -519,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/2007" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/w/index.php?title=Zem%C4%9Bpisn%C3%A9_ozna%C4%8Den%C3%AD&amp;action=edit&amp;redlink=1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-27-10-2020-17-38" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/2007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/w/index.php?title=Zem%C4%9Bpisn%C3%A9_ozna%C4%8Den%C3%AD&amp;action=edit&amp;redlink=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>