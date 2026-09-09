--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radniční restaurace dočasně vaří i pro domov seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi náročnou práci mají nyní v kuchyni restaurace na havířovské radnici. Denně musí uvařit stovky porcí jídel a rozvézt je do různých organizací. Restaurace nyní vaří i pro Domov seniorů Helios, kde museli kuchyň kvůli karanténě dočasně uzavřít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto kuchařky chodí do práce už ve čtyři ráno. Každý den musí připravit stovky porcí pro zaměstnance havířovského magistrátu, příspěvkové organizace i pro jednotlivce zejména z řad seniorů, kteří jsou na dovozu jídla mnohdy závislí. Aby nebyl omezen chod z důvodu případné nákazy, musí pracovat v omezeném počtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kočí Palkovská, jednatelka Restaurace Radnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To znamená, že jsou rozdělení jak kuchaři, tak pomocné síly, takže veškerá ta práce zůstává na té jedné směně a ta směna je poloviční. Takže zaměstnanci dostávají mnohem více práce a samozřejmě se potýkáme s tím, co jiné restaurace, jako je ošetřovné a jsme opatrní. Když se něco děje, zůstávají raději doma. Je to určitě náročné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Restaurace nyní vaří i pro domov seniorů, kde museli na čas uzavřít kuchyni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Restaurace nyní vaří i pro domov seniorů, kde museli na čas uzavřít kuchyni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Jarmarová, provozní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě tito klienti to mají šité na míru tu stravu. Jsou tam mleté, jsou tam bezmléčné, kašovité a snažíme se vyhovět a spolupracovat momentálně se zaměstnanci, kteří tam jsou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů Havířov:</w:t>
       </w:r>
       <w:r>
@@ -126,281 +240,244 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci pomáhají v boji s koronavirem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti pomáhají v boji s koronavirem. Jako dobrovolníci pracují v nemocnicích, ve sběrných školách pro děti záchranářů, vojáků či sociálních pracovníků, kteří musí zůstat v práci.  Skauti zase nakupují seniorům. Jejich pomoc je v této nelehké době vítaná.  Často nahrazují nemocné zaměstnance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AnastázieŠtěpánková, studentka 4. ročníku Mendelova gymnázia je členkouSkautu. Obstarává seniorům nákupy, dojde do lékárny i na poštu.Opavští skautipomáhali starším lidem už najaře, během první vlny koronavirové pandemie. Zatímco tenkrátvše organizovali sami, nyní spolupracují s celorepublikovouLinkou pro seniory, kde si mohou lidé službu zdarma objednat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AnastázieŠtěpánková, členka Skautu, 3. dívčí odd. Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tadyv OP je nás asi 10 skautů – dobrovolníků. A možná, že sepočet bude ještě zvyšovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dalšídobrovolníci, budoucí zdravotní sestry, přišly na pomoc Slezskénemocnici. Na speciálně vytvořené jednotce pro kovid pozitivnípacienty pracuje také 8 budoucích zdravotních sester ze Slezskéuniverzity.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Dalšídobrovolníci, budoucí zdravotní sestry, přišly na pomoc Slezskénemocnici. Na speciálně vytvořené jednotce pro kovid pozitivnípacienty pracuje také 8 budoucích zdravotních sester ze Slezskéuniverzity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ŠárkaPostupová, vrchní sestra interního odd., Slezská nemocnice,Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„ I když jim bylovysvětleno, co budou dělat, na jakém oddělení, tak studentineměli problém a do práce nastoupili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studentinahradili chybějící personál, který onemocněl. A  tak mohlaSlezská nemocnice otevřít další lůžka pro nemocnékoronavirem, celkem jich má teď 85.  Dobrovolníci mají zasebou první dvanácti hodinové směny v neprodyšných oblecích,ochranných štítech a respirátorech. </w:t>
-[...5 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Studentinahradili chybějící personál, který onemocněl. A  tak mohlaSlezská nemocnice otevřít další lůžka pro nemocnékoronavirem, celkem jich má teď 85.  Dobrovolníci mají zasebou první dvanácti hodinové směny v neprodyšných oblecích,ochranných štítech a respirátorech.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JanaBouzková, studentka Slezské univerzity: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejtěžšíje to pro mne udýchat přes respirátor. A také psychická zátěžje hodně velká.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti Sociální patologie a prevence teď pomáhají ve sběrné škole,která se stará o děti záchranářů, vojáků či sociálníchpracovníků, kteří s nimi nemohou být v době distanční výukydoma. Pomáhají odpoledne, při volnočasových aktivitách.</w:t>
-[...5 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Studenti Sociální patologie a prevence teď pomáhají ve sběrné škole,která se stará o děti záchranářů, vojáků či sociálníchpracovníků, kteří s nimi nemohou být v době distanční výukydoma. Pomáhají odpoledne, při volnočasových aktivitách.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ViktorBalažíků, student Slezské univerzity: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chodímsem podle toho, jak je třeba. Někdy je tady málo dětí, tak tadyani být nemusím. A přijdu jiný den.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JanaReichlová, vedoucí školní družiny, ZŠ E. Beneše, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každáruka je dobrá, já jsem ráda, že jsou tady. Někdy dokážíčástečně zastoupit vychovatelku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrovolnícipracují většinou vsociálních službách a v nemocnicích. Víc jak tři stovkystudentů Slezské univerzity jsou pak připraveny reagovat na výzvuhejtmana a v případě potřeby se zapojit do pomoci vMoravskoslezském kraji. </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Azylový dům pro rodiny, které přišly o bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> V azylovém domku Šance v Opavě, který provozuje Armáda spásy, teď nově mohou najít útočiště celé rodiny, které se ocitly bez bydlení. Dříve totiž museli být její členové rozdělení: otec přebýval na mužské noclehárně, matka s dětmi zase na druhém konci města v té ženské.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DomekŠance dříve sloužil matkám s dětmi, které se ocitly v tíživésituace. Stále častěji zde ale žádaly o pomoc celé rodiny. Žítspolu na jednom místě však jednotliví členové nemohli. Zatímcožena s dětmi  zůstala v samostatném bytě, muž musel dovzdáleného azylového domu. To rodinám ale neprosívalo. Protobyly zdejší byty uzpůsobeny tak, aby tady mohly pobývat všichni spolu.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">DomekŠance dříve sloužil matkám s dětmi, které se ocitly v tíživésituace. Stále častěji zde ale žádaly o pomoc celé rodiny. Žítspolu na jednom místě však jednotliví členové nemohli. Zatímcožena s dětmi  zůstala v samostatném bytě, muž musel dovzdáleného azylového domu. To rodinám ale neprosívalo. Protobyly zdejší byty uzpůsobeny tak, aby tady mohly pobývat všichni spolu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaŘeháčková, vedoucí sociálních služeb, Armáda spásy Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeto tak lepší, aby se nezpřetrhaly a nenarušily vazby. Už takrodina přišla o bydlení, což je zátěž, a ještě aby přišlio vazby, vztahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Běhemdvou měsíční rekonstrukce tady opravili podlahy. Pokoje jsouvybaveny novým nábytkem, který se vždy přizpůsobí aktuálnímupočtu obyvatel. Ke dvěma menšímpřízemním bytům přibyl ještě jeden, větší v patře. Domek Šance se začíná pomalu zaplňovat. Útočiště tady našlai babička, která se stará o svou vnučku.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Běhemdvou měsíční rekonstrukce tady opravili podlahy. Pokoje jsouvybaveny novým nábytkem, který se vždy přizpůsobí aktuálnímupočtu obyvatel. Ke dvěma menšímpřízemním bytům přibyl ještě jeden, větší v patře. Domek Šance se začíná pomalu zaplňovat. Útočiště tady našlai babička, která se stará o svou vnučku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klientkaAzylového domu Armády spásy: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ztratila jsem bydlení. Náhle jsem přišla jsem o byt. Jsem ráda,že tady můžeme být. Je tady soukromí, klid.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé,kteří se ocitli v tísni,  mohou žít v azylovém bytě nejdélerok. Během pobytu sociálnípracovníci pomáhají klientům hledat vlastní bydlení. To alenení jednoduché. </w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Lidé,kteří se ocitli v tísni,  mohou žít v azylovém bytě nejdélerok. Během pobytu sociálnípracovníci pomáhají klientům hledat vlastní bydlení. To alenení jednoduché.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaŘeháčková, vedoucí sociálních služeb, Armáda spásy Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme největší problémposunout klienty do vlastního bydlení. Ne, že by nebyli schopni,ale ty byty tady v Opavě prostě nejsou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Sžádostí  o bydlení se na azylový dům  měsíčně obrátí idvacítka zájemců. Získat jej ale mohou nanejvýš tři rodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Sžádostí  o bydlení se na azylový dům  měsíčně obrátí idvacítka zájemců. Získat jej ale mohou nanejvýš tři rodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu pokřtili knihu o historii Výškovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -424,76 +501,68 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se nyní nacházíne u výškovických tůní. Nejsou to však původní tůně, ale původní koryto řeky Odry, protože až do 30.let než proběhla regulace řeky, Odra protékala tudy a právě odsud vlastně začínaly veškeré povodně, které Výškovice sužovaly po celé staletí. My jsme se rozhodli, že právě zde nabereme vodu, kterou dneska pokřtíme naši novou publikaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska křtíme už 4. knihu, kterou napsal jako autor nebo spoluautor pan Přendík. Chceme ukázat lidem, kteří tady žijí, že to není jen sídliště, ale že každá ta městská část má taky své dějiny a v těch dějinách se stalo leccos zajímavého.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publikace je zcela unikátní zejména tím, že obsahuje historické dokumenty, průkazky, plakáty a fotografie, které by se za normálních okolností vůbec nedostaly na veřejnost nebýt ochoty známých výškovických rodů jako rod Havránků, Rojíčků, nebo Staňků, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Takže třeba tam máme snímek z roku 1917, kdy tady ve výškovické kapli byl zabavován zvon pro válečné účely."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době už se připravuje další kniha, která bude mapovat historii, tentokrát bude o Zábřehu Družstvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova Ostravské Nové radnice slaví 90 let</w:t>
@@ -660,93 +729,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-10-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>