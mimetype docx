--- v0 (2025-12-30)
+++ v1 (2026-05-20)
@@ -1,235 +1,322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...52 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2020, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Začíná pořad Dopravní revue, máme pro vás aktuální témata z dopravy v moravskoslezském kraji, dobrý den.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hejtman Ivo Vondrák nařídil od soboty 24. října do ukončení nouzového stavu přerušit veřejnou autobusovou dopravu v úseku mezi Hvězdou a Ovčárnou v Jeseníkách. Důvodem je snížení rizika nákazy koronavirem a dalšího šíření onemocnění covid-19.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Začala létat pravidelná, kvůli koronakrizi na jaře odložená linka polského dopravce LOT mezi ostravským letištěm Leoše Janáčka a polskou Varšavou. Létat bude 5x týdně , a to tak, aby ranní přílet do Varšavy navazoval na první odletovou vlnu do západní a severní Evropy. S jedním přestupem tak jsou pro cestující dostupné destinace jako Amsterodam, Mnichov, Paříž, Oslo, Frankfurt a další. K příletům a odletům linky byly upraveny autobusové jízdní řády. Podle dopravce mají letadla HEPA filtry, které filtrují cirkulující vzduch v letadle a zachytí 99% virů a bakterií. Opatření pro ochranu cestujících přijalo také letiště.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Na dálnici D1 v Ostravě v pondělí 19. října opět vyjely bagry. Ředitelství silnic a dálnic spustilo opravu úseku dlouhého 300 m a byl tak uzavřen sjezd z dálnice do Mariánských Hor. Oprava bude trvat měsíc a řidiči musí počítat s objížďkou.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí ráno byla řada řidičů spěchajících do práce nemile překvapena. Sjezd z dálnice D1 ve směru na Ostravu Mariánské Hory byl uzavřen. Řidiči tak museli pokračovat v jízdě dál až na exit 361 na Místeckou. O tom, že bude dálnice v tomto úseku ode dneška uzavřena nevěděli ani na krajském úřadě.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jakub Unucka (ODS), náměstek hejtmana MS kraje: „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je to akce ŘSD, o které kraj vůbec nic neví, protože to povolení vydalo ministerstvo dopravy a my jsme se o tom opravdu dozvěděli až se začalo něco dělat. Ta oprava potrvá měsíc.“  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na dálnici tak opět vyjely bagry. Podle ředitelství silnic a dálnic se jedná o provizorní opravu D1 v délce tří set metrů. Je třeba kompletně vyměnit podloží dálnice, která je v tomto úseku nebezpečně zvlněná. Budou vyměněna také svodidla. Už v minulosti bylo nutné dálnici v Ostravě několikrát opravovat. Kompletní rekonstrukcí prošly třeba dálniční přivaděče v Přívozu. Na vině bylo vždy nekvalitní podloží.</w:t>
       </w:r>
-      <w:br/>
-[...39 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Nina Ledvinová, mluvčí ŘSD:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Od pondělí 19.10. je částečně, a to od 355 km, uzavřena dálnice D1. Jedná se o první etapu prací na zvlněné vozovce. Provoz je sveden po objízdné trase.“  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Oprava dálnice bude trvat až do 15. listopadu. Do té doby si musí řidiči mířící po D1 do Mariánských Hor zvyknout na téměř desetikilometrovou objížďku.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Společnost Nextbike bude v Ostravě provozovat sdílená kola i další dva roky. Ve veřejné zakázce podle vedení města nabídla výrazně nižší cenu, na kterou radnice bude přispívat u každé výpůjčky, a to 7 korun a deset haléřů s DPH.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dnes už asi není v Ostravě nikdo, kdo by neznal bikesharing, tedy sdílení jízdních kol. Obyvatelé i návštěvníci města si tuto službu v průběhu tří let, kdy zde funguje, velmi oblíbili. V posledních dvou letech zajišťuje kola společnost Nextbike a bude tomu tak i nadále.  Vyhrála totiž výběrové řízení, do kterého se přihlásili dva zájemci. Společnost splnila podmínky stanovené městem a nabídla výrazně nižší cenu.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Kateřina Šebestová, náměstkyně primátora Ostravy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: "Pro příští dva roky bychom měli mít v Ostravě  těch kol už tisíc, stojany by měly být rozmístěny už ve všech městských obvodech."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Společnost Nextbike nabídla příspěvek města na jednu výpůjčku ve výši 7,10 koruny. Druhý z účastníků, firma Rekola, která službu v krajské metropoli zaváděla, navrhla 9,90 koruny. Bikesharing bude v příštím roce poprvé fungovat ve městě celoročně a kola se objeví na území celého města.</w:t>
       </w:r>
-      <w:br/>
-[...13 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Lukáš Luňák, jednatel společnosti Nextbike:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "My si určitě velmi vážíme toho, že můžeme v Ostravě pokračovat další dva roky a zároveň je to pro nás závazkem pokračovat  v nastoleném trendu a již teď plánujeme navýšení servisních týmů, které by měly zajistit to, aby kola byla neustále dostupná."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V příštích dvou letech bude ve všech 23 obvodech města k dispozici přes 300 stanic, kde se budou kola půjčovat. Od června do září, bude v ulicích města tisícovka sdílených kol, na jaře a na podzim 800 a přes zimu 400 kol. Pro uživatele bude nadále prvních 15 minut zdarma. Cena za každou další hodinu půjčení kola nepřesáhne 40 korun. Zájem každý rok vzrůstá. Letos už kola ujela přes 777.000 kilometrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Dopravní revue je Daniela Vlčková. Zdravím vás, na dálku. Dobrý den.</w:t>
       </w:r>
@@ -483,93 +570,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-28-10-2020-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>