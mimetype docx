--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hřbitovech buďte opatrní na své věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blíží se památka zesnulých tedy tzv. Dušičky, kdy mnoho z nás navštíví hřbitovy, kde budeme vzpomínat na svou rodinu či známé. Bohužel je to také doba, kdy se každoročně zvyšuje aktivita nejrůznějších kriminálních živlů a proto by měli být všichni opatrní na své věci. Očekávaný je také zvýšený provoz na silnicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -362,53 +477,52 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přesto, že jsme v nouzovém režimu, tak všechny investiční akce města stále pokračují. Někde s omezeními, kdy jsou například dělníci a zaměstnanci v karanténě, nicméně tady ve Skalici probíhá rekonstrukce a oprava hydroizolace a vzduchotechniky školy stále dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem rád, že se i přes napjatý rozpočet podařila realizovat první ze dvou částí investiční akce tady ve Skalici. Jedná se o historickou budovu, která si určitě naši péči zaslouží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce začaly 11. srpna, původní plán byl, že uvnitř se zvládnou do konce měsíce. Bohužel se ale objevily komplikace, kvůli kterým musela škola odložit o týden i začátek školního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce začaly 11. srpna, původní plán byl, že uvnitř se zvládnou do konce měsíce. Bohužel se ale objevily komplikace, kvůli kterým musela škola odložit o týden i začátek školního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Denisa Rožnovská Rojíčková, ředitelka ZŠ a MŠ F-M Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Poté už se zvládly takové ty nejhorší práce, to nejtěžší, ale stále tam byla taková ta kolize mezi stavbou a dětmi, museli jsme to organizovat, aby ty děti neměly přístup na stavbu, aby my jsme se dostali do kuchyně, jo muselo se to prostě s těmi dělníky nějakým způsobem zesynchronizovat. Od té doby, co vlastně jsou školy uzavřeny, tak je to jednodušší ta situace, protože už tady není takový pohyb dětí, máme tady už jenom děti z mateřské školy a přeci jenom jich je méně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -454,53 +568,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retenční nádrže, vzduchotechnika a hydroizolace jsou součástí první fáze rekonstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V druhé fázi by potom mělo dojít k zateplení samotné budovy. Věřím, že všechny tyto úpravy přispějí k většími komfortu žáků, kteří tuto školu navštěvují. Obě dvě tyto části by měly vyjít na 9,5 milionu korun s tím, že budeme žádat o většinu těchto prostředků v rámci dotace z operačního programu životní prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle plánu by mely být práce kompletně hotové příští rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle plánu by mely být práce kompletně hotové příští rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý mlýn v Karlovicích získá původní vzhled</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -674,93 +787,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-10-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>