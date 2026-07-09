--- v0 (2026-03-26)
+++ v1 (2026-07-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.10.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nákaza omezuje chod radnic na Jablunkovsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Průběžně přijímaná opatření v souvislosti s pandemii koronaviru Covid-19, působí problémy také v životě měst a obcí v Beskydech a podhůří. Jednotlivé radnice si s jejich překonáváním vzájemně pomáhají a oceňují také pomoc Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V menších obcích a městech stačí jeden nakažený úředník a chod radnice může být citelně ochromen nařízenou karanténou. Úřady proto přijímají preventivní opatření, aby důsledky byly co nejmenší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V menších obcích a městech stačí jeden nakažený úředník a chod radnice může být citelně ochromen nařízenou karanténou. Úřady proto přijímají preventivní opatření, aby důsledky byly co nejmenší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hamrozi (KDU-ČSL), starosta Jablunkova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na našem městském úřadě tady v Jablunkově přijímáme už různá opatření od září, když byla vydána různá omezení, popřípadě nějaké vyhlášky a různé změny. Jeli jsme na nějaký provoz utlumený, v pondělí jsme měli třeba dopoledne, ve středu odpoledne. Jinak jsme měli uzavřenou radnici a byli jsme na telefonech. Takže, když někdo třeba něco nutně potřeboval vyřídit, měli jsme tam informace, na které číslo si může zavolat. Přišel k němu člověk, převzal si ho, takže měli jsme i kontrolu, kdo se na pohybuje na budovách města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně, jako se často mění vládní nařízení, musí na ně reagovat zástupci radnic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jachtaři z Těrlické přehrady ukončili úspěšnou sezonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tak úspěšnou sezonu jachtaři z Těrlické přehrady už dlouho nepamatují. Uspořádali několik závodů a regat. Teď už své lodě postupně vytahují na souš k zazimování a těší se na příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jachtaři z Těrlické přehrady mají za sebou velmi úspěšnou sezonu. Na své si přišli dospělí i děti z nově založené jachtařské školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jachtaři z Těrlické přehrady mají za sebou velmi úspěšnou sezonu. Na své si přišli dospělí i děti z nově založené jachtařské školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Pacek, předseda Jachting klubu Těrlicko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letošní sezona byla skvělá, výtečná, a to z jednoho důvodu, že jsme si nastavili cíl, abychom jsme co nejvíc lodiček, plachetnic, malých, velkých, dospělé i malé děti dostali na vodu, aby si užívali, aby byla pohoda. Z původních 10 jachtařských závodů jsme zorganizovali 7. Všichni ví, co se dělo, takže 3 nevyšly, ale ty ostatní vyšly perfektně, protože počasí nám přálo. Absolutně nechápu, jak jsme to dokázali, jachtařsky, sluníčko, foukal vítr, byla úplná pohoda. Takže se to podařilo. Jeli jsme sérii závodů, to byla letos poprvé oficiální série závodů, které se hodnotí do takzvané soutěže Pohár těrlického mariňáka. Je to první ročník. Toho se zúčastnilo 14 kajutových lodí a podařilo se nám do toho zapojit 40 lidí. Do posádek, rozhodčí a tak dál. To jsme vůbec neočekávali, to považujeme za obrovský náš úspěch.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těrličtí jachtaři si začali vychovávat své nástupce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -319,93 +432,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-30-10-2020-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>