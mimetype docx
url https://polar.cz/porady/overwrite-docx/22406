--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2020, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hřbitovech buďte opatrní na své věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blíží se památka zesnulých tedy tzv. Dušičky, kdy mnoho z nás navštíví hřbitovy, kde budeme vzpomínat na svou rodinu či známé. Bohužel je to také doba, kdy se každoročně zvyšuje aktivita nejrůznějších kriminálních živlů a proto by měli být všichni opatrní na své věci. Očekávaný je také zvýšený provoz na silnicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,128 +235,115 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Azylový dům pro rodiny, které přišly o bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> V azylovém domku Šance v Opavě, který provozuje Armáda spásy, teď nově mohou najít útočiště celé rodiny, které se ocitly bez bydlení. Dříve totiž museli být její členové rozdělení: otec přebýval na mužské noclehárně, matka s dětmi zase na druhém konci města v té ženské.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DomekŠance dříve sloužil matkám s dětmi, které se ocitly v tíživésituace. Stále častěji zde ale žádaly o pomoc celé rodiny. Žítspolu na jednom místě však jednotliví členové nemohli. Zatímcožena s dětmi  zůstala v samostatném bytě, muž musel dovzdáleného azylového domu. To rodinám ale neprosívalo. Protobyly zdejší byty uzpůsobeny tak, aby tady mohly pobývat všichni spolu.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">DomekŠance dříve sloužil matkám s dětmi, které se ocitly v tíživésituace. Stále častěji zde ale žádaly o pomoc celé rodiny. Žítspolu na jednom místě však jednotliví členové nemohli. Zatímcožena s dětmi  zůstala v samostatném bytě, muž musel dovzdáleného azylového domu. To rodinám ale neprosívalo. Protobyly zdejší byty uzpůsobeny tak, aby tady mohly pobývat všichni spolu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaŘeháčková, vedoucí sociálních služeb, Armáda spásy Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeto tak lepší, aby se nezpřetrhaly a nenarušily vazby. Už takrodina přišla o bydlení, což je zátěž, a ještě aby přišlio vazby, vztahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Běhemdvou měsíční rekonstrukce tady opravili podlahy. Pokoje jsouvybaveny novým nábytkem, který se vždy přizpůsobí aktuálnímupočtu obyvatel. Ke dvěma menšímpřízemním bytům přibyl ještě jeden, větší v patře. Domek Šance se začíná pomalu zaplňovat. Útočiště tady našlai babička, která se stará o svou vnučku.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Běhemdvou měsíční rekonstrukce tady opravili podlahy. Pokoje jsouvybaveny novým nábytkem, který se vždy přizpůsobí aktuálnímupočtu obyvatel. Ke dvěma menšímpřízemním bytům přibyl ještě jeden, větší v patře. Domek Šance se začíná pomalu zaplňovat. Útočiště tady našlai babička, která se stará o svou vnučku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klientkaAzylového domu Armády spásy: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ztratila jsem bydlení. Náhle jsem přišla jsem o byt. Jsem ráda,že tady můžeme být. Je tady soukromí, klid.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé,kteří se ocitli v tísni,  mohou žít v azylovém bytě nejdélerok. Během pobytu sociálnípracovníci pomáhají klientům hledat vlastní bydlení. To alenení jednoduché. </w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Lidé,kteří se ocitli v tísni,  mohou žít v azylovém bytě nejdélerok. Během pobytu sociálnípracovníci pomáhají klientům hledat vlastní bydlení. To alenení jednoduché.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaŘeháčková, vedoucí sociálních služeb, Armáda spásy Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme největší problémposunout klienty do vlastního bydlení. Ne, že by nebyli schopni,ale ty byty tady v Opavě prostě nejsou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Sžádostí  o bydlení se na azylový dům  měsíčně obrátí idvacítka zájemců. Získat jej ale mohou nanejvýš tři rodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Sžádostí  o bydlení se na azylový dům  měsíčně obrátí idvacítka zájemců. Získat jej ale mohou nanejvýš tři rodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální odbor opět vozí lidem nákupy až do domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -267,53 +369,52 @@
         <w:t xml:space="preserve">Jana Glogarová, vedoucí sociálního odboru</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Z těch věcí ,které jsme třeba teď zajišťovali ten minulý týden, tak kromě nákupů to bylo vyzvednutí věcí z čistírny, byly to různé záležitosti, které se týkaly přeplatku a nedoplatku, které si lidé potřebovali vyzvednout a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociální pracovnice denně zajistí 5 až 10 nákupů a dalších důležitých věcí, které lidé potřebují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jitka Červenková, sociální pracovnice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Dalo by se říct, že těch nákupů je více, ale samozřejmě jsou i organizace, které nám pomáhají zajistit seniory, či jiné potřebné."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Dalo by se říct, že těch nákupů je více, ale samozřejmě jsou i organizace, které nám pomáhají zajistit seniory, či jiné potřebné." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klientka sociálního odboru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"S paní se znám možná tři roky. Obstarává mi důchod, hlídá mi výdaje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poruba v této době řeší i problém s lidmi bez domova, kteří nedodržují vládní nařízení a shlukují se a popíjejí alkohol na veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -480,75 +581,73 @@
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se nyní nacházíme u výškovických tůní. Nejsou to však původní tůně, ale původní koryto řeky Odry, protože až do 30. let, než proběhla regulace řeky, Odra protékala tudy a právě odsud vlastně začínaly veškeré povodně, které Výškovice sužovaly po celé staletí. My jsme se rozhodli, že právě zde nabereme vodu, kterou dneska pokřtíme naši novou publikaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska křtíme už 4. knihu, kterou napsal jako autor nebo spoluautor pan Přendík. Chceme ukázat lidem, kteří tady žijí, že to není jen sídliště, ale že každá ta městská část má taky své dějiny a v těch dějinách se stalo leccos zajímavého.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publikace je zcela unikátní zejména tím, že obsahuje historické dokumenty, průkazky, plakáty a fotografie, které by se za normálních okolností vůbec nedostaly na veřejnost, nebýt ochoty známých výškovických rodů jako rod Havránků, Rojíčků, nebo Staňků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Publikace je zcela unikátní zejména tím, že obsahuje historické dokumenty, průkazky, plakáty a fotografie, které by se za normálních okolností vůbec nedostaly na veřejnost, nebýt ochoty známých výškovických rodů jako rod Havránků, Rojíčků, nebo Staňků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Takže třeba tam máme snímek z roku 1917, kdy tady ve výškovické kapli byl zabavován zvon pro válečné účely."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současné době už se připravuje další kniha, která bude mapovat historii, tentokrát bude o Zábřehu Družstvu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současné době už se připravuje další kniha, která bude mapovat historii, tentokrát bude o Zábřehu Družstvu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠTaS Karviná vzdělává i úspěšné sportovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -581,53 +680,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mikuláš Sikora je studentem třetího ročníku oboru Požární technik. Vyhrál titul Mistr ČR v silovém trojboji v kategorii dorostenci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Sikora, mistr ČR v silovém trojboji</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Soutěžilo se v dřepu, benchpressu a mrtvém tahu. Na mrtvý tah jsem zatáhnul Národní rekord 267 kg."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ladislav Plachetka vyhrál mistrovství v boxu v kadetech, ve váhové kategorii 70 kg. Republikový titul získal potřetí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ladislav Plachetka vyhrál mistrovství v boxu v kadetech, ve váhové kategorii 70 kg. Republikový titul získal potřetí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Plachetka, mistr ČR v boxu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Díky panu trenérovi, že nás tak připravil, tak jsme vyhráli a hlavně i mému taťkovi bych chtěl poděkovat, že se mi tak věnuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -716,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-31-10-2020-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>