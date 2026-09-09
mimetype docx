--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Karviné-Ráji uzavřela dočasně  internu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice s poliklinikou v Karviné-Ráji uzavřela dočasně kvůli nedostatku personálu interní oddělení. Pacienty vozí sanitky do blízké Karvinské hornické nemocnice, která na výpadek zareagovala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,53 +315,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice zároveň získala druhé plnohodnotné CT, které bude  sloužit jako záložní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V případě servisu, který trvá osm hodin nebo v případě  nějakého výpadku, který muže přijít déletrvajícího, tak ta péče o akutní  pacienty, kteří potřebují teď hned akutní vyšetření CT, co se týká břicha nebo  nějaké kontuze mozku a podobně, tak máme zajištěný druhý plnohodnotný přístroj,  který bude v nemocnici fungovat a toto je opravdu velké a výrazné zvýšení  bezpečnosti pacientů v naší nemocnici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přístroj stál 25 milionů korun, zároveň se musely udělat i  stavební úpravy, aby ho dostali na oddělení. 80 procent částky ale pokryla  dotace z ministerstva zdravotnictví a zbytek doplatil zřizovatel.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přístroj stál 25 milionů korun, zároveň se musely udělat i  stavební úpravy, aby ho dostali na oddělení. 80 procent částky ale pokryla  dotace z ministerstva zdravotnictví a zbytek doplatil zřizovatel. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci dostali stužku za záchranu života</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -307,202 +421,150 @@
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tyhle případy ukazují potřebnost strážníků a jejich připravenost. Také zvedají prestiž celé Městské policie Ostrava." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Plaček, ředitel MP Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem hrdý na své muže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stužky za záchranu života se udělují od roku 2002 a za tu dobu ji dostalo 33 ostravských strážníků. V současné době se jejich služba velmi změnila, a většinu jejich práce tvoří kontrola dodržování vládních opatření. Od začátku výjimečného stavu řešili strážníci zhruba 2200 přestupků v souvislosti s nedodržováním proticovidových opatření. Třetině lidí stačilo domluvit, třetina dostala pokutu a zbytek přestupků jde do správního řízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stužky za záchranu života se udělují od roku 2002 a za tu dobu ji dostalo 33 ostravských strážníků. V současné době se jejich služba velmi změnila, a většinu jejich práce tvoří kontrola dodržování vládních opatření. Od začátku výjimečného stavu řešili strážníci zhruba 2200 přestupků v souvislosti s nedodržováním proticovidových opatření. Třetině lidí stačilo domluvit, třetina dostala pokutu a zbytek přestupků jde do správního řízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé se skládají na opravu chátrajícího kostela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Členové spolku Za Opavu usilují o opravu chátrajícího Kostela sv. Jana Křtitele v centru slezské metropole. Spustili proto crowdfundingovou sbírku. Nejprve chtějí rekonstruovat gotickou bránu do přilehlé zahrady a natřít kostelní věž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kostel  sv. Jana Křtitele stojí v centru Opavy už víc jak šest století.  Dokládá to gotický portál, který je vstupem do zahrady. Hned  vedle něj stojí část středověké hradební zdi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Členové  občanského sdružení Za Opavu začali za přispění kraje a  magistrátu s opravou brány. Na její dokončení ale potřebují  ještě další peníze. Nutné je také natřít kostelní věž. A  tak spustili na portálu Startovač sbírku .  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Členové  občanského sdružení Za Opavu začali za přispění kraje a  magistrátu s opravou brány. Na její dokončení ale potřebují  ještě další peníze. Nutné je také natřít kostelní věž. A  tak spustili na portálu Startovač sbírku .     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Müller, organizátor sbírky, ředitel festivalu Hradecký  slunovrat: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Sbírkou,  crowdfundingem, bychom chtěli, ať kolem kostela vyroste komunita, která se o něj bude zajímat, a které  přiroste k  srdci.“     </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Sbírkou,  crowdfundingem, bychom chtěli, ať kolem kostela vyroste komunita, která se o něj bude zajímat, a které  přiroste k  srdci.“        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Sbírku  podpořila třeba spisovatelka Karin Lednická nebo kněz Zbigniew  Czendlik. Peníze musí na účet doputovat do konce měsíce.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo  Mludek, organizátor sbírky, Charita Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Ten  záměr je smělý. 150 000 Kč v časech, které jsou dost nejisté, je hodně. Ale my tomu věříme.     </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Ten  záměr je smělý. 150 000 Kč v časech, které jsou dost nejisté, je hodně. Ale my tomu věříme.        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Důkladnou  opravu ale potřebuje také samotný kostel ze 14. století, který po  přestavbě nese rysy baroka. Už 6 let je  zavřený a chátrá.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, člen spolku Za Opavu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Největším  problémem kostela jsou praskliny, které se projevují na klenbě  presbytáře. Jsou  to statického charakteru. Způsobilo je vhlhké podloží  a doprava, která vede v těsném sousedství kostela.“  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Největším  problémem kostela jsou praskliny, které se projevují na klenbě  presbytáře. Jsou  to statického charakteru. Způsobilo je vhlhké podloží  a doprava, která vede v těsném sousedství kostela.“     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Členové  spolku Za Opavu by chtěli této sakrální stavbě znovu vdechnout  nový život. A tak hledají způsob, jak získat další peníze na  opravu. Chtěli by tady obnovit bohoslužby.  A pak také dát  prostor kultuře.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -536,111 +598,108 @@
         <w:t xml:space="preserve">Tomáš Pokorný, obyvatel jednoho z bytů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Bydlíme tady s manželkou dětmi 7 let a konečně se tady  začíná něco dít. Jako ty sklepy, to opravdu potřebují, jinak co se týče  bydlení, tak já jsem to rekonstruoval sám, ale vím, že tady lidi na dávají, že  je tady vlhkost, takže si myslím, že je to na místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Šmíd, majitel stavební firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Provádí se hydroizolace, začalo se tímto dvoudomem, aby se  zjistil stav těch prací, jak bude probíhat, pokračujeme na následujících šesti  vchodech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domy dostanou kromě hydroizolace nové zateplené fasády, střechy,  vstupní dveře a rekonstrukcí projdou i vnitřní prostory včetně rozvodů a  vytápění. Obvod tím chce zlepšit kvalitu nájemního bydlení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domy dostanou kromě hydroizolace nové zateplené fasády, střechy,  vstupní dveře a rekonstrukcí projdou i vnitřní prostory včetně rozvodů a  vytápění. Obvod tím chce zlepšit kvalitu nájemního bydlení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Městský obvod Slezská Ostrava dnes spravuje zhruba 1200  bytů, kdy před dvěma lety bylo zhruba 200 těchto bytů neobsazených, nám se  podařilo během dvou let již pětinu neobsazených bytů obsadit novými nájemníky,  ale řada bytů je právě neobyvatelná z toho důvodu, že je ve špatném  technickém stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komplexní rekonstrukce zdejších bytových domů by měla být  hotová zhruba do poloviny příštího roku a vyjde přibližně na 20 milionů korun. Zhruba  polovinu by mohla pokrýt evropská dotace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komplexní rekonstrukce zdejších bytových domů by měla být  hotová zhruba do poloviny příštího roku a vyjde přibližně na 20 milionů korun. Zhruba  polovinu by mohla pokrýt evropská dotace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Šmíd, majitel stavební firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou ty práce schválně přenesené na příští rok z toho důvodu,  aby ti lidi neměli lešení před Vánoci jak kdyby před domem, aby je to nějakým  způsobem neomezovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme si požádali v letošním roce o přijetí 200 milionového  úvěru abychom mohli právě domy na Mírové osadě, na ulici Heřmanická a na ulici  Šenovská zrekonstruovat a dnes neobyvatelných 87 bytů obsadit právě novými  nájemníky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkem by mělo projít rekonstrukcí 57 bytových domů ve třech  lokalitách. S financováním obvodu pomůže úvěr, evropská dotace i magistrát  Města Ostravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkem by mělo projít rekonstrukcí 57 bytových domů ve třech  lokalitách. S financováním obvodu pomůže úvěr, evropská dotace i magistrát  Města Ostravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -715,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-11-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>