--- v0 (2026-01-21)
+++ v1 (2026-05-02)
@@ -1,98 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.11.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Dobrý den u sledování ekomagínu na Polaru. Tentokrát se vrátíme v čase a ukážeme vám některé zajímavosti z historie kunínského zámeckého  parku...dozvíte se jak dopadla analýza odpadů v NJ ...také vám ukážeme jak probíhá revitalizace parku v Ostravě - Porubě a dozvíte se, co se plánuje v CHKO Poodří.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Dobrý den u sledování ekomagínu na Polaru. Tentokrát se vrátíme v čase a ukážeme vám některé zajímavosti z historie kunínského zámeckého  parku...dozvíte se jak dopadla analýza odpadů v NJ ...také vám ukážeme jak probíhá revitalizace parku v Ostravě - Porubě a dozvíte se, co se plánuje v CHKO Poodří.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kunínský zámek je jedním z nejcennějších barokních zámků severní </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Moravy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Slezska</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Byl navržen architektem </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Johannem Lucasem von Hildebrandtem</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Největšího rozkvětu se dočkal na přelomu 18. a 19. století za Marie Walburgy. Ta v zámku vybudovala moderní vzdělávací ústav. Nejznámějším žákem byl František Palacký. Součástí zámku je i rozlehlá zahrada s nejstarším stromem, který byl zasazen před více jak 250 lety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V kunínském parku je strom, který pamatuje hraběnku Walburgu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -122,54 +235,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za dob hraběnky Walburgy byl zámek plný květin. Říká se, že mívala v pokojích až sto sklenic s růžemi, které milovala. Květiny zdobí interiéry i dnes a na počest hraběnky se v zámku pořádají slavnosti růží a také jiřinek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Zezulčík, kastelán Kunínského zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">František Palacký vzpomíná na svého učitele kaplana Josefa Turka, říká se, že to byl milostník paní hraběnky. Po odchodu z Kunína působil ve východní Čechách a tam dovezl poprvé z Holandska jiřiny a stojí u pěstování této nádherné rostlinky a  jiřinkových slavností.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">František Palacký vzpomíná na svého učitele kaplana Josefa Turka, říká se, že to byl milostník paní hraběnky. Po odchodu z Kunína působil ve východní Čechách a tam dovezl poprvé z Holandska jiřiny a stojí u pěstování této nádherné rostlinky a  jiřinkových slavností.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco se zámecký interiér vrátil do původního stavu, park to teprve čeká. Jedna z budov, které byly v 60. letech zbourány byla zámecká orangerie. Je zachycena na 150 let starém portrétu nevěsty dědice zámku Emila Schindlera. V parku už nejsou ani původní stromy, některé se tam ale opět vracejí. Jako například tulipánovník, který byl kdysi jeho ozdobou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Zezulčík, kastelán Kunínského zámku, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2012, kdy jsme slavili hraběnčiny narozeniny - 250 let - ho zasadila čestná občanka Kunína, paní Anny Fridrychová z Německa za přítomnosti našeho pana biskupa Lobkowicze a vnuka císaře a jsme rádi, že ten se tady opět vrátil. Jeden z mála stromů, které se v zámeckém parku dochovaly je tento nádherný strom, který má přes 200 let a pamatuje dobu slavné kunínské hraběnky Marie Walburgy. V té době její zámecký park ožíval hrami malých dětí, které na zámku vyrůstaly, včetně malého Františka Palackého. Hraběnka tehdy zavedla vůbec poprvé v rámci rakouských zemí do výuky gymnastiku - tedy tělocvik. Kunínský zámek vybudovali hrabata Harrachové a stavitel který ho vybudoval, patří mezi nejslavnější v Evropě - Jan Lukáš Hildebrandt. Projektoval podobu zámeckého parku. Ta dnešní podoba už není barokní, chybí borderie, dnešní podoba pochází z 2. poloviny 19. století a byla budována podle historických fotografií. V další části parku je stavba, která tak často v zámeckých parcích není vidět, a to je zámecký kuželník. Patrně ho také kdysi projektoval Hildebrandt. Kuželna zanikla v 50. letech minulého století. Nám se podařilo vykopat základy stavby ze země a podle historických fotografií, které nám poskytli poslední majitelé zámku, pak nechala obec Kunín zbudovat repliku této stavby. Podobu zámeckým zahradám vtiskl až Emil Schindler. Je to podoba romantického parku 19. století s krásným jezírkem a ostrůvkem. Zbudované vodoteče dodnes protékají zámeckým parkem a jedna ze staveb, která se dodnes dochovala je tzv. švýcárna na kopečku na konci samotného zámeckého parku. Má připomínat cestu hraběnky Walburgy do Švýcarska v roce 1808. Bohužel vyhořela a dochovala se jen její kamenná část. Snad také na ni přijde řada a ožije stejně jako kuželna a bude ozdobou zámeckých zahrad.</w:t>
       </w:r>
@@ -535,51 +646,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane řediteli, já vám děkuji za užitečné informace pro diváky Eko magazínu. Mějte se hezky a zdravý den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Klečka, ředitel regionálního pracoviště AOPK ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já vám děkuji, těším se na viděnou, na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -651,93 +768,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Morava" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Slezsko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Johann_Lucas_von_Hildebrandt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-10-11-2020-17-41" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Morava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Slezsko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.wikipedia.org/wiki/Johann_Lucas_von_Hildebrandt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>