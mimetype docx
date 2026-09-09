--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé si zvykají na nové podmínky při cestách přes hranice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na nové podmínky si v těchto dnech lidé zvykají při překonávání státní hranice s Polskem a Slovenskem. Nejistota panuje především u testů, kdy si lidé nejsou jisti, zda je mít musí či nemusí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,118 +327,115 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených nemocí covid-19 každým dnem přibývá. Roste i počet dárců rekonvalescentní plazmy, které je ale stále nedostatek. Ostravská fakultní nemocnice proto vyzývá vyléčené z koronaviru, aby se dostavili k odběru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud už jste se vyléčili z Covidu-19, neváhejte a navštivte krevní centrum ostravské fakultní nemocnice. Darováním krevní plazmy pomůžete ostatním lidem, kteří s koronavirem právě bojují. Čím dříve přijdete, tím lépe. Protilátky totiž postupně ztrácejí sílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naděžda Kalužová, marketing, Krevní centrum FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kořístka, vedoucí laboratoře rutinní </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">imunohematologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My věříme, že to má smysl, jak ukazuje americká studie zejména u pacientů s tím lehkým průběhem bez umělé plicní ventilace, ale samozřejmě my dáváme každému, nebo na každé oddělení, které po nás žádá plazmu pro své pacienty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dárce covidové plazmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Měl jsem lehký průběh, je to asi měsíc a půl zpátky, tak jsem zavolal a přišel jsem sem,. Byl jsem tu před dvěma týdny a zjistil jsem, že v mém těle je vysoké množství těch protilátek, tak půjdu dokud můžu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě dárců plazmy krevní centrum nutně potřebuje i dárce všech krevních skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA zachovala práci pro všechny své zaměstnance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -349,182 +461,155 @@
         <w:t xml:space="preserve">Marcela Holková, vedoucí charitativních obchodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nařízení vlády je prioritní, takže obchůdky jsou zavřené, sociální šatníky jsou zavřené. Na druhé straně máme veřejné služby, veřejně prospěšné práce. A ženy tady v tomto režimu potřebují peníze, potřebují práci. A tak jsme to vyřešili takovým způsobem, že dělají úklidy, máme sklady, takže dělají úklidy ve skladech. Máme bílé kontejnery, takže je co třídit a toho textilu je hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou z činností je i vaření polévek pro lidi bez domova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Fajová, zaměstnanec ADRY Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "V prvé řadě jsem ráda, že můžu pracovat, že nemám pozastaven pracovní proces. Snažíme se tady dělat alespoň nějakou údržbu tím, že vaříme polévky, tak pomáháme." </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "V prvé řadě jsem ráda, že můžu pracovat, že nemám pozastaven pracovní proces. Snažíme se tady dělat alespoň nějakou údržbu tím, že vaříme polévky, tak pomáháme."   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Vojtašová, zaměstnanec ADRY Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pro mě velice důležité, protože pracuji tady jako veřejná služba a tuto práci dělám ráda a baví mě to a ráda vařím pro lidi bez domova. Takže jsem ráda, že jsem prospěšná. Takhle mám nějaké peníze navíc, je to pro mě velká pomoc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Polévky ADRA tak jako v minulých letech vaří pro Armádu spásy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Polévky ADRA tak jako v minulých letech vaří pro Armádu spásy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstavy ve virtuálním prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Umění se stěhuje na sociální sítě. Je to totiž jediná možnost, jak jej lidem zprostředkovat. V souvislosti s bojem proti pandemii koronaviru totiž vláda před měsícem všechny kulturní akce zrušila. Opavská kulturní organizace teď otevřela dvě výstavy, které teď mohou zájemci shlédnout ve video sestřizích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  V  prostorách Domu umění se chystá výstava věnována 30. výročí  založení ostravské střední umělecké školy,  která  představuje své nejslavnější žáky. K instalaci se chystají  monumentální plátna  Jakuba  Špaňhela. Kvůli vládním nařízením je ale teď nikdo vidět  nemůže. A tak je pro zájemce zachytí oko kamery.                                                                                </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  V  prostorách Domu umění se chystá výstava věnována 30. výročí  založení ostravské střední umělecké školy,  která  představuje své nejslavnější žáky. K instalaci se chystají  monumentální plátna  Jakuba  Špaňhela. Kvůli vládním nařízením je ale teď nikdo vidět  nemůže. A tak je pro zájemce zachytí oko kamery.                                                                                   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik  Beneš, dramaturg kulturních akcí, OKO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  "Vytváříme videoreporty a tímto způsobem se snažíme se současnou situací nějak  popasovat  a umění návštěvníkům zpřístupnit."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  "Vytváříme videoreporty a tímto způsobem se snažíme se současnou situací nějak  popasovat  a umění návštěvníkům zpřístupnit." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                                                                                                                          Naopak výstava  fotografií Dalibora Gregora v Obecním domě věnovaná starému  zvyku z jihu Moravy,  Jízdě králů, už má vernisáž bez diváků  za sebou. A video, ve kterém si ji mohou zájemci prohlédnout, se  teď chystají organizátoři na umístit na web.  Na výstavu zve originální vyvolávačka, tedy krátká veršovánka, kterou při Jízdě králů jezdci vykřikují na přihlížející.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hýlom, hýlom. Zveme vás  na výstavu, jízda králů navštívila Opavu. Dovnitř ale není  možné jíti, najdete vše na sociální síti. Hýlom, hýlom.“                                                                                                                                                 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Gregor, fotograf:  "                                                                                                                  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Já se snažím na fotografiích zachycovat  detaily. Jízda králů je typická tím, že jsou nádherně  ozdobeni koně, jezdci jsou v krojích a všude jsou nádherné barvy.“                                                                                                                </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Já se snažím na fotografiích zachycovat  detaily. Jízda králů je typická tím, že jsou nádherně  ozdobeni koně, jezdci jsou v krojích a všude jsou nádherné barvy.“                                                                                                                 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Výstava  je prozatím tedy k vidění pouze ve virtuálním světě. Jakmile  se podmínky pro navštěvování kulturních akcí uvolní, bude  přístupná návštěvníkům.    </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -599,93 +684,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-11-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>