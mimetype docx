--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,139 +1,235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaká bude Tříkrálová sbírka 2021?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita začala připravovat Tříkrálovou sbírku, ve které mohou lidé na začátku ledna přispět na její projekty. Organizátoři počítají s tím, že koledníci budou obcházet domy za dodržování všech nařízených protikoronavirových opatření. Kromě toho připravují také virtuální pokladničky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Tříkrálové  sbírky už tradičně na začátku ledna obcházejí domy a vybírají  do  pokladniček peníze. Tentokrát to ale bude kvůli koronaviru  jiné. Budou muset dodržovat hygienická opatření a zatím není  jasné, zda kvůli nim budou moci vůbec zpívat15s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Curylo, ředitel Charity ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Budeme se  připravovat  na dvě  varianty, které budou běžet souběžně. První varianta je, že budeme mít fyzické koledníky a paralelně s tímto chystáme virtuální  koledu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                                                                                                                                     Pokud  by epidemiologická situace koledování po domech v některých  lokalitách neumožnila, budou moci dárci přispět alespoň  bezhotovostním převodem peněz.                                                                                                                                                                                                       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Hanušová,  koordinátorka Tříkrálové sbírky, Charita Opava:                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                                                                                                             „Je nám  líto, že v tomto případě by nemohlo proběhnout takové to  mezilidské setkání, přání všeho dobrého do nového roku, tak  jako je to vlastně součástí té sbírky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Organizátoři  se obávají, že se do sbírky nezapojí tolik lidí. Ať už kvůli  strachu z nakažení, nebo kvůli tomu že starší lidé neovládají  bankovní operace přes internet. Přitom tyto peníze jsou pro  Charitu významné: díky nim rozšiřuje a zkvalitňuje své služby.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Organizátoři  se obávají, že se do sbírky nezapojí tolik lidí. Ať už kvůli  strachu z nakažení, nebo kvůli tomu že starší lidé neovládají  bankovní operace přes internet. Přitom tyto peníze jsou pro  Charitu významné: díky nim rozšiřuje a zkvalitňuje své služby.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hanuš, ředitel Charity Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro  nás jsou peníze z Tříkrálové sbírky velice důležité. Dá se  říci, že už s nimi v podstatě počítáme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Například  na Opavsku by chtěli z vybraných peněz pořídit automobil a  zdravotnický  materiál pro ošetřovatele, kteří pečují o  nemocné doma. V plánu je také přestavba dílny pro lidi s  mentálním a duševním postižením.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -330,118 +426,115 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených nemocí covid-19 každým dnem přibývá. Roste i počet dárců rekonvalescentní plazmy, které je ale stále nedostatek. Ostravská fakultní nemocnice proto vyzývá vyléčené z koronaviru, aby se dostavili k odběru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud už jste se vyléčili z Covidu-19, neváhejte a navštivte krevní centrum ostravské fakultní nemocnice. Darováním krevní plazmy pomůžete ostatním lidem, kteří s koronavirem právě bojují. Čím dříve přijdete, tím lépe. Protilátky totiž postupně ztrácejí sílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naděžda Kalužová, marketing, Krevní centrum FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kořístka, vedoucí laboratoře rutinní </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">imunohematologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My věříme, že to má smysl, jak ukazuje americká studie zejména u pacientů s tím lehkým průběhem bez umělé plicní ventilace, ale samozřejmě my dáváme každému, nebo na každé oddělení, které po nás žádá plazmu pro své pacienty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dárce covidové plazmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Měl jsem lehký průběh, je to asi měsíc a půl zpátky, tak jsem zavolal a přišel jsem sem,. Byl jsem tu před dvěma týdny a zjistil jsem, že v mém těle je vysoké množství těch protilátek, tak půjdu dokud můžu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě dárců plazmy krevní centrum nutně potřebuje i dárce všech krevních skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Divadlo se opravuje, ale zachová si své stáří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -615,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-11-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>