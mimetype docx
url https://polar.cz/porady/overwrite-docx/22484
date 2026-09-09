--- v0 (2025-12-25)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři v domovech nechápou, proč je testují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antigen testy už dorazily i do Havířova. Domov čeká nelehký úkol otestovat stovky zaměstnanců i seniorů. Vysvětlit klientům, co jim zdravotníci dělají a proč, je mnohdy velmi problematické.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -252,96 +367,89 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam je zase naopak minimum výsadeb, tzn. cibuloviny a trvalky celkem tisíc kousků, naopak kompoziční gró kruhového objezdu se bude skládat ze 14 kusů pětimetrových trámů a ze 3 kusů solitérních dřevin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kromě těchto kruhových objezdů ještě bude osazen středový pás podél ulice Žižkova, u polikliniky v Karviné-Mizerově. Další výsadby probíhají ve městě, jde o výsadby stromů. Tyto výsadby provádí nejen město, ale i majitelé sítí, kteří mají tyto výsadby provést, takže určitě si občané všimli v některých lokalitách, že máme už na to vyhloubené jámy, do kterých do konce měsíce listopadu budou osazeny stromy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Na ulici Žižkova budou ve středovém pásu osazeny trvalky vysazené ve štěrkovém lóži.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Na ulici Žižkova budou ve středovém pásu osazeny trvalky vysazené ve štěrkovém lóži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Barevnost a kvetení se rozloží do celého roku, to znamená, že obyvatelé budou mít pořád jiný obraz před očima."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výsadba se volila tak, aby byla co nejméně náročná a náklady na údržbu byly minimální. Na jaře budou také patrné změny v zeleni v místě od zdravotní školy směrem k Centrumu a k Mateřské školce Centrumáček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Často slyšíme, že se o zeleň nestaráme nebo ji pouze zabíráme novými parkovišti. Ono tomu tak není, my s tím samozřejmě pracujeme a snažíme se logicky tyto záležitosti navazovat. Příkladem je tohle místo, kde široce dimenzovaný chodník jsme zrekonstruovali a zúžili a na nových plochách došlo k výsadbě dřevin. Jsou to třešně sargentové. Zároveň na té travnaté ploše vznikne louka, kde je asi 36 druhů rostlin, navíc okolo té louky je vysazen asi dvoumetrový pás s luční směsí, takže na jaro se máme opravdu na co těšit.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Železniční přejezd v Novém Jičíně zůstane dále zavřený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -445,141 +553,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zooterapie v kostce. Proč se psi rádi učí? Proč skáčou  na člověka? To je jen malý výčet témat, které si připravily významné osobnosti z oborů,  které se věnují psům a canisterapii. Spolek podané ruce Frýdek-Místek slaví 20  let canisterapie a rok dopředu plánoval velkou konferenci. Zájemci o ni ale  nepřijdou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Olbrechtová, koordinátorka  canisterapie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo nám líto to vzdát, jen tak jednoduše říct dobře, rušíme  to, nedá se, ale dneska ve světě techniky je ta možnost online. Nebude to asi  stoprocentní, samozřejmě ten přenos něco přinese pozitivního a zároveň  negativního, ale je to výzva a postavili jsme se jí čelem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akci naplánovali na pátek 13. listopadu od devíti do  šestnácti hodin, a to zcela zdarma. Podrobnosti najdete na webu podaneruce.eu, kde  by se měly o víkendu objevit záznamy některých přednášek pro ty, kteří by je  nestihli živě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akci naplánovali na pátek 13. listopadu od devíti do  šestnácti hodin, a to zcela zdarma. Podrobnosti najdete na webu podaneruce.eu, kde  by se měly o víkendu objevit záznamy některých přednášek pro ty, kteří by je  nestihli živě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Olbrechtová, koordinátorka  canisterapie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můžete se těšit na výcuc takové historie, kdy nám představí,  jak canisterapie vůbec k nám do republiky se dostala, předsedkyně sdružení  Hafík z Třeboně paní Jarka Bicková. Potom je přednáška pana docenta Řezáče,  kdy se s námi podělí o léta výzkumu z výcviku psů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Profesionální trenér František Šusta poradí, jak pozitivně  trénovat nejen psy, ale i jiná zvířata.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Profesionální trenér František Šusta poradí, jak pozitivně  trénovat nejen psy, ale i jiná zvířata. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Olbrechtová, koordinátorka  canisterapie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celou přednášku uzavře příspěvek naší členky paní doktory  Jany Stodůlkové ze Zlína, která se svou fenečkou Fany dělá canisterapii přímo  ve zlínské nemocnici Tomáše Bati a končí to právě tím novodobým výzkumem z pohledu  lékařského, co dělá canisterapie s námi s lidmi uvnitř těla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za dvacet let prošlo organizací Podané ruce velké množství  dobrovolníků a mnozí v ní zůstali dodnes a pomáhají v rámci canisterapie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za dvacet let prošlo organizací Podané ruce velké množství  dobrovolníků a mnozí v ní zůstali dodnes a pomáhají v rámci canisterapie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to dobrovolnická činnost, takže se svými pejsky pomáhají  lidem s postižením ve všech věkových kategoriích, tím myslím samozřejmě ty  klienty, v zařízeních typu nemocnic, hospiců, dětských domovů a samozřejmě  se nám vyměnila i ta psí komunita, poněvadž pejsci mají daleko kratší život,  ale pomáhají nám stále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podané ruce mají kromě canisterapie ještě službu osobní  asistence, která v tomto období jako jediná funguje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podané ruce mají kromě canisterapie ještě službu osobní  asistence, která v tomto období jako jediná funguje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podané ruce fungují, jsme tady pořád pro lidi, ale opravdu  online a domlouváme se přes telefony, přes maily. Za klienty se službou osobní  asistence chodíme, se službou canisterapeutickou bohužel ne, protože zařízení  jsou zavřená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen za rok 2019 pomohl spolek Podané ruce v Moravskoslezském  kraji v rámci canisterapie více než 1500 klientů, letos to bude bohužel výrazně  nižší číslo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen za rok 2019 pomohl spolek Podané ruce v Moravskoslezském  kraji v rámci canisterapie více než 1500 klientů, letos to bude bohužel výrazně  nižší číslo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -654,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-11-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>