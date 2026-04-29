--- v0 (2025-12-29)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.11.2020, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská nemocnice Ostrava otevřela další covid stanici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kapacita lůžek Městské nemocnice Ostrava pro pacienty s coronavirem je téměř zaplněna a proto byla v sobotu otevřena další covid stanice. Nemocnice neměla infekční oddělení a tak jsou postupně předělávány stanice napříč celým zařízením. Chod nemocnice komplikuje i mnoho nemocných zdravotníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pan Ivan Bernatík už je 12 let po úspěšné léčbě karcinomu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Bernatík, pacient:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přesvědčuji svého syna, který má 48 let, aby šel a zatím nebyl, což je obrovská chyba. Měl by jít každý muž,  který překročí 45 let na preventivní kontrolu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Muži mohou přijít na preventivní kontrolu do nemocnice kdykoliv během celého roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Muži mohou přijít na preventivní kontrolu do nemocnice kdykoliv během celého roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté dopadli zloděje při prodeji kradených sedel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -319,118 +433,115 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených nemocí covid-19 každým dnem přibývá. Roste i počet dárců rekonvalescentní plazmy, které je ale stále nedostatek. Ostravská fakultní nemocnice proto vyzývá vyléčené z koronaviru, aby se dostavili k odběru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud už jste se vyléčili z Covidu-19, neváhejte a navštivte krevní centrum ostravské fakultní nemocnice. Darováním krevní plazmy pomůžete ostatním lidem, kteří s koronavirem právě bojují. Čím dříve přijdete, tím lépe. Protilátky totiž postupně ztrácejí sílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naděžda Kalužová, marketing, Krevní centrum FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Musí to být muž ve věku 18 až 60 let, váha musí být nad 65 kg, samozřejmě vyléčený, nejkratší doba po zjištění pozitivního vzorku musí být jeden měsíc, nejdelší doba maximálně 3 měsíce.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kořístka, vedoucí laboratoře rutinní </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">imunohematologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My věříme, že to má smysl, jak ukazuje americká studie zejména u pacientů s tím lehkým průběhem bez umělé plicní ventilace, ale samozřejmě my dáváme každému, nebo na každé oddělení, které po nás žádá plazmu pro své pacienty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plazma už pomohla více než stovce pacientů s covidem-19, A to nejen těm, kteří se zotavují v ostravské fakultní nemocnici, ale i v ostatních zdravotnických zařízeních napříč MS krajem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dárce covidové plazmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Měl jsem lehký průběh, je to asi měsíc a půl zpátky, tak jsem zavolal a přišel jsem sem,. Byl jsem tu před dvěma týdny a zjistil jsem, že v mém těle je vysoké množství těch protilátek, tak půjdu dokud můžu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě dárců plazmy krevní centrum nutně potřebuje i dárce všech krevních skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako rekonvalescentní plazmou, tak i krví ostravská fakultní nemocnice podle potřeby zásobuje i ostatní nemocnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava odmítá plavební kanál Dunaj - Odra - Labe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -661,93 +772,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-11-2020-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>