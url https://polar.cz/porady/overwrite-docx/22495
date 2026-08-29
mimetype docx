--- v1 (2026-04-29)
+++ v2 (2026-08-29)
@@ -814,51 +814,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-11-2020-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-11-2020-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>