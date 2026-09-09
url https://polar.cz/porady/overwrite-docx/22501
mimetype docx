--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V heřmanické věznici v Ostravě řádí koronavirus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Za zdmi heřmanické věznice v Ostravě se nekontrolovaně šíří koronavirus. Na jednom z oddělení jsou až na tři vězně pozitivní všichni a teprve další výsledky testování ukáží, kolik je vlastně celkově nemocných. Naštěstí je velká většina případů bezpříznakových a nebo s lehkým průběhem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vězňům se prý zdají opatření nedostatečná. Na pokojích jsou často po sedmi, k dispozici mají jednu roušku a stěžují si i na nedostatečnou lékařskou péči. Například Paralen si údajně shánějí načerno mezi sebou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">přítelkyně jednoho z odsouzených: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mají strach o svůj život, protože nedostávají žádné léky, žádný Paralen. Mají obavu, co se bude dít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hygienici se snaží zjistit, jak se vůbec covid do věznice dostal. Návštěvy jsou zakázány a vězni jsou jen uvnitř areálu. Zřejmě je tedy nakazili dozorci a personál. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hygienici se snaží zjistit, jak se vůbec covid do věznice dostal. Návštěvy jsou zakázány a vězni jsou jen uvnitř areálu. Zřejmě je tedy nakazili dozorci a personál.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Husův sad v Ostravě zdobí nově stromy a keře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -175,145 +289,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výsadby probíhají nejen v Husově sadu, ale také v jiných částech obvodu. Jde mimo jiné o ulice 30. dubna, Heroldova, Křižíkova a Husova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kittnerová, mistr provozovny veřejné zeleně TS: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to vesměs uliční stromořadí, takže stromy. Tady v Husově sadu jsme dosazovali i magnolie, kaly vilíny, jako i keře. Na dvou lokalitách tady v Husově sadu a před ZŠ Matiční na ulicí 30. dubna bude ještě probíhat jarní dosadba, tam se budou převážně dosazovat trávy, trvalky a ještě budeme dosazovat i cibuloviny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týká stromů, tak vysázeny byly převážně okrasné ovocné stromy jako okrasné třešně, jabloně a višně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Omezit svoz odpadu kvůli koronaviru není možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco mnohé služby v době nouzového stavu omezily svou činnost, např. u svozu odpadu to možné není. Harmonogram vyvážení kontejnerů platí ve stejném rozsahu, jak byl schválený v době před koronavirem. Navíc v této době jsou popelnice plnější, než jindy, protože kvůli vládním nařízením lidé tráví více času doma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Popeláři  vybaveni rouškami a desinfekcí každý den na stupátku sběrného  vozu vyrážejí do ulic, aby odvezli odpad z popelnic. A to bez  ohledu na to, v jaké fází se zrovna pandemie koronaviru nachází.  Na důsledné dodržování hygienických opatření při práci s  odpadem jsou zvyklí.                                                                                                                                                               </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Popeláři  pracují ve stále stejném režimu: podle harmonogramu vyvážejí  kontejnery s komunálním i separovaným odpadem. Pokud by nádoby  zůstaly naplněné delší čas, začaly by zapáchat a přitáhly  by pozornost hlodavců. Posádky jednotlivých  vozů pracují  tak, aby se vzájemně nepotkávaly. A  tím se  případně snížila možnost přenosu koronaviru, aby nedošlo ke  snižování počtu pracovníků.       </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Popeláři  pracují ve stále stejném režimu: podle harmonogramu vyvážejí  kontejnery s komunálním i separovaným odpadem. Pokud by nádoby  zůstaly naplněné delší čas, začaly by zapáchat a přitáhly  by pozornost hlodavců. Posádky jednotlivých  vozů pracují  tak, aby se vzájemně nepotkávaly. A  tím se  případně snížila možnost přenosu koronaviru, aby nedošlo ke  snižování počtu pracovníků.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Girášek, náměstek ředitele Technických služeb Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hlavně  jsme zaměstnancům upravili pracovní dobu tak, aby na začátku  pracovní doby postupně přicházeli, a zároveň s ukončením  pracovní doby postupně odcházeli.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  V  době nouzového stavu, kdy lidé většinu času tráví doma, roste  i množství odpadu.     </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  V  době nouzového stavu, kdy lidé většinu času tráví doma, roste  i množství odpadu.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pracovník  TS Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je více odpadků. Jsou rozházené kolem  kontejnerů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Svoz  komunálního odpadu a nebo třeba zimní údržba chodníků a  komunikací, která už se pomalu začíná hlásit s přicházející  zimou o slovo, jsou činnosti, které není možné omezit. A to  přesto, že na ně zůstane v městské pokladně  kvůli koronavirové  krizi  méně peněz.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -375,175 +461,171 @@
         <w:t xml:space="preserve">Marek Sochacki, trenér mládeže,  Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme to rozdělené, máme to pestré. V momentální situaci  pomáháme tady na tvorbě palubovky a ty práce, které jsme tady dělali byli  různorodé jo. Byly od těch nejmenších prací, to znamená různých čištění stropů,  po nějaké úklidové práce a zkrátka tam, kde bylo třeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Foniok, šéftrenér mládeže, Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro mě osobně je to úplně něco nového, protože v životě  jsem nepracoval manuálně, takže alespoň se můžu přiučit něčemu novému, co třeba  později využiju aj v domácnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce vykonávají dobrovolně ve svém volném čase. Střídají se  na dvě směny a nejsou jediní, kteří nabídli pomocnou ruku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce vykonávají dobrovolně ve svém volném čase. Střídají se  na dvě směny a nejsou jediní, kteří nabídli pomocnou ruku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokonce se našla i jedna paní učitelka, která pomáhala u těžkých  prací, ta byla nejšikovnější s lopatou a trenéři v březnu, dubnu  vlastně dělali s pneumatickými kladivy, se sbíječkami, dělali fakt těžké  práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Foniok, šéftrenér mládeže, Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktuálně tady vlastně bývá 6 trenérů plus vlastně předseda  klubu pan Navrátil a pomáhali nám tady vlastně aj rodiče i trenéři z jiných  klubů SBŠ Ostrava, NH Ostrava, kdy nám vlastně pomáhali vyskladnit vlastně ty  parkety, co jsou teďkom za námi, což bychom vlastně sami nezvládli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ostatní děti se nabízely a jejich rodiče, ale s ohledem  na tu situaci, která je, že nesmí chodit do školy, tak mi to připadalo nevhodné  a neangažovali jsme je. Je to strašná škoda, nabízeli se rodiče, nabízejí se přátelé,  nabízejí se lidé, kteří ví co tady děláme, ale museli jsme to omezit proto, aby  ti profíci, kteří tady pracují s tou podlahovou, což je nejpodstatnější část  tady tohoto areálu, to je srdce všeho, na tom nám fakt strašně záleží, aby ti  profíci náhodou někdo z nich neonemocněl, protože jinak bychom byli  ztracení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba haly je nápadem předsedy klubu Zdeňka Navrátila a v Česku  bude unikátní, kopírovala totiž architekturu tělocvičen v japonských základních  školách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba haly je nápadem předsedy klubu Zdeňka Navrátila a v Česku  bude unikátní, kopírovala totiž architekturu tělocvičen v japonských základních  školách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Malysa, hlavní architekt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to jedna hala pro dvě plnohodnotné basketbalové hřiště, takže  myslím si, že taková tady moc není, že většinou jsou menší, jsou multifunkčnější,  ale přímo pro ten basket je tím ta hala specifická."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Foniok, šéftrenér mládeže, Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Osobně se těším strašně moc, protože  mít vlastní zázemí, už se jinak pracuje, budou tady vlastně dva hlavní kurty, bude  tady osmnáct košů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Sochacki, trenér mládeže, Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Asi se shodneme všichni na tom, že  to je něco, co nám přilnulo k srdci tahle basketbalová hala, takže na tom  chceme mít nějakou ruku k dílu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba má vyjít na zhruba 71 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba má vyjít na zhruba 71 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Frýdek-Místek na tuto halu přispěl jako jeden z prvních,  konkrétně částku 17 milionů korun a zbytek peněz si sehnal spolek Basketpoint v čele  s předsedou panem Navrátilem, kterému bych chtěl velmi poděkovat za to, v jak  rychlé době stihl tuto halu vystavět a těším se, až tam naběhnou mladí sportovci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kvůli zhruba 30 milionové dotaci z ministerstva školství  musí být větší část stavby hotová a zkolaudovaná do konce roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kvůli zhruba 30 milionové dotaci z ministerstva školství  musí být větší část stavby hotová a zkolaudovaná do konce roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově stavějí vánoční strom. Sledovat to můžete on-line přes kameru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -713,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>