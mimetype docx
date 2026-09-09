--- v0 (2025-12-26)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.11.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do pálenic se začínají sjíždět milovníci pálenek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pálenicích se teď dveře téměř nezastaví. Lidé do nich vozí nejen loňské kvasy, ale také ty letošní. Nejčastěji se letos pálí jablka, hrušky a švestky. Naopak počasí moc nepřálo třešním a rybízu, jejichž úroda byla velmi malá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -261,98 +376,96 @@
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Červený kříž Frýdek-Místek se zapojil do oficiální kampaně „Pomáhat  a pečovat“. Je to kurz pro dobrovolníky, je to Pečovatel v záloze nebo Moderní  ošetřovatelství v praxi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Stanovská, lektorka kurzu ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jak ten kurz bude probíhat? Nepočítejte s tím, ti  dobrovolníci, kteří se na to nahlásí, že budou mít nějakou teorii, opravdu bude  všechno praxe, praxe, praxe. Jde o to, když ten dobrovolník přijde za klientem,  aby tomu človíčkovi dokázal pomoct, s tím, že když to bude imobilní  člověk, ukázat, jak se polohuje lůžko, jak ho ošetřit, jak mu pomoct oběd sníst,  když nebude moci sám, okoupat ho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kurzy by měly být zcela zdarma pro maximálně 9 dobrovolníků,  kteří by měli odejít z jednoho kuru vyškoleni za 8 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kurzy by měly být zcela zdarma pro maximálně 9 dobrovolníků,  kteří by měli odejít z jednoho kuru vyškoleni za 8 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kurzy budou probíhat vlastně tady na sídle oblastního spolku  a termíny už máme přímo na centrálním registru, kde se dobrovolníci již přihlašují.  V listopadu máme už vyhlášených 6 termínů a už je to z 50 procent  obsazeno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Stanovská, lektorka kurzu ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlásí se ze všech věkových kategorií, teďka mě hodně  překvapilo, že se k nám hlásí policisté, kteří mají třeba volno, nejsou v práci,  takže chtějí ve svém volném čase pomáhat. Dobrovolní hasiči, ale většinou zatím  velí tomu ženy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kurzy by mohlo projít až 150 lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemci se prakticky seznámí s jednoduchými zásadami  péče o člověka na lůžku a hlavně, jak s ním taky správně komunikovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemci se prakticky seznámí s jednoduchými zásadami  péče o člověka na lůžku a hlavně, jak s ním taky správně komunikovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Stanovská, lektorka kurzu ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud přijde dobrovolník, který bude jenom mlčet, tak my ho  to pokusíme se naučit. Samozřejmě to osvědčení, které oni dostávají, ten  certifikát, že absolvovali tohle školení, nemusí dostat každý. Není to pro  každého, někdo zjistí tady, že opravdu nemá na to, pacienta okoupat, vzdá to,  klidně, není problém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -370,167 +483,144 @@
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je vlastně centrální registr, takže i potom podle toho, kteří  jsou dobrovolníci vyškolení, takže si můžeme celkově vlastně ty místa  obsazovat, kde bude možné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na tomto projektu se mi líbí i to, že absolventi kurzu  nemusejí pomáhat přímo v nemocnicích, či domovech pro seniory, ale mohou  se díky tomuto kurzu naučit ošetřovat své blízké doma, protože každé obsazené  lůžko je totiž zbytečné, ve chvíli, kdy se třeba o babičku, která nemusí být  nutně hospitalizovaná v nemocnici, dokáže postarat rodina doma."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti o přihlášce do kurzu najdete na oficiálních  stránkách Českého červeného kříže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti o přihlášce do kurzu najdete na oficiálních  stránkách Českého červeného kříže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší zvon v Bruntále připomněl svátek 17. listopadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na výzvu České biskupské konference zazněly po celé zemi zvony ve všech chrámech. Připomněly tím přesně v 17 hodin a 11 minut svátek 17. listopadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Farní kostel Nenebevzetí Panny Marie v centru Bruntálu se přidal k celorepublikové akci a spustil svůj největší zvon. Ten běžně zvoní pouze o nedělích před mší nebo při pohřbech v kostele. Díky Oddělení kultury v Bruntále byla zahájena nová tradice.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, organizátorka, Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska budeme poprvé zkoušet, jak se moderně říká, streamování. Chtěli jsme lidem ukázat, jak zvoní sváteční zvon tady v Nanebevzetí Panny Marie v Bruntále.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zvon není žádný drobeček a při vyzvánění není radno stát v jeho blízkosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent a správce kostela: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tento zvon má tunu. Je o zvon z poloviny 17. století, je tam datace 1649, a tento zvon je zasvěcený svatému Jiřímu a svaté Alžbětě. To jsou patroni Německého řádu a dnes si připomínáme i svátek této velké patronky sv. Alžběty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent a správce kostela: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten zvuk se nese celým městem, bude slyšet až na okrajích, na periferiích Bruntálu, aby si lidé vzpomněli a připomněli tu krásnou událost před těmi 31 lety.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Prostor kolem kostela, náměstí Jana Žižky, čeká již na jaře komplexní revitalizace.  Farní kostel a vyhlídka z jeho věže jsou v posledních letech v centru zájmu místních i turistů. Právě nyní probíhá projektová příprava opravy celé věže a zejména výstupu na ni tak, aby mohla být bezpečně a pravidelně přístupná veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Prostor kolem kostela, náměstí Jana Žižky, čeká již na jaře komplexní revitalizace.  Farní kostel a vyhlídka z jeho věže jsou v posledních letech v centru zájmu místních i turistů. Právě nyní probíhá projektová příprava opravy celé věže a zejména výstupu na ni tak, aby mohla být bezpečně a pravidelně přístupná veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukaž koule! Sbírku pro boccisty podpořilo mnoho lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -683,93 +773,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-11-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>