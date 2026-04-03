--- v0 (2025-12-27)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníku ostrahy navrhl žalobce 5 let vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před senát krajského soudu v Ostravě v pondělí předstoupil David Slonka z Havířova, který jako ostraha na hokeji jedinou fackou poslal k zemi opilého fanouška. Ten se praštil do hlavy tak silně, že v nemocnici zemřel. Obžalovaný nepřistoupil na návrh žalobce na pětileté vězení a chce u hlavního líčení dokázat, že šlo o nešťastnu náhodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -417,74 +532,72 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné už zdobí tři vánoční stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné už stojí tři vánoční stromy. Zkrášlovat budou nejen Masarykovo náměstí, ale i prostranství u kostela svatého Marka a u kina Centrum. Ozdobou a symbolem Vánoc se v Karviné staly letos dva smrky a jedna jedle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Masarykově náměstí stojí od soboty vánoční strom. Jde o smrk omorika, který byl darován občany z Prstné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Masarykově náměstí stojí od soboty vánoční strom. Jde o smrk omorika, který byl darován občany z Prstné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Reczek, pracovník Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Strom je vysoký zhruba 15 metrů, tady ta těžba byla trochu komplikovaná, protože v blízkosti bylo elektrické vedení, ale s pomocí jeřábu se to všechno zvládlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Druhý strom bude krášlit prostranství u kina Centrum. Městu ho daroval obyvatel z Karviné-Mizerova Jaromír Pilch.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Druhý strom bude krášlit prostranství u kina Centrum. Městu ho daroval obyvatel z Karviné-Mizerova Jaromír Pilch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Pilch, majitel darovaného vánočního stromu :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cirka ten strom je starý asi 40 let, zasadil ho můj brácha, rozhodl jsme se to darovat městu, protože mi to bylo líto pořezat zbůhdarma, tak jsme se rozhodl to darovat městu. Určitě bude trochu smutno, ale co naděláme, musíme ho dát pryč kvůli rekonstrukce baráku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotné instalaci předchází několikaměsíční logistická příprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -659,93 +772,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-11-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>