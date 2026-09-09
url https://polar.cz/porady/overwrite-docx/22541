--- v1 (2026-04-03)
+++ v2 (2026-09-09)
@@ -814,51 +814,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-11-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-11-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>