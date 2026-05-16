--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hory jezdí více koronaturistů. Utíkají z měst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud je pěkné počasí, jsou Beskydy plné turistů. To sice platilo i dříve, ale od vypuknutí koronavirové pandemie lidí na horách přibylo ještě více. Chataři potvrzují, že přibylo lidí, kteří na hory dříve nechodili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Především dobře dostupné vrcholy jsou už od jara oblíbené i u lidí, kteří dosud na hory příliš nechodili. V době koronavirových omezení jiných aktivit si však našli cestu do Beskyd. Například na Prašivé je vítají a děkují za podporu v těžkých časech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Především dobře dostupné vrcholy jsou už od jara oblíbené i u lidí, kteří dosud na hory příliš nechodili. V době koronavirových omezení jiných aktivit si však našli cestu do Beskyd. Například na Prašivé je vítají a děkují za podporu v těžkých časech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To seskupení té klientely se určitě nějakým způsobem trošku poměnilo. Přibylo opravdu takových turistů, já jsem je už na jaře nazval koronaturisté, což je naprosto jiná klientela. Ono je poznáte hned podle toho, co objednávají, jak jsou oblečení, někdy trošku, jak se chovají, jakým způsobem platí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -92,53 +206,52 @@
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Někdo na to trošičku nadává, že ty lidi nejsou zvyklí chodit na hory. Možná po sobě nechávají nějaký nepořádek, ale zase na druhou stranu, já v tom vidím jako velmi pozitivní to, že ti lidé objeví ty hory a možná do budoucna nebudou přes ty víkendy v těch nákupních centrech, nebudou ty svoje děti tahat jenom k počítačům a do takových míst, ale vytáhnou je na hory a ti lidé získají vztah k té přírodě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ať už koronaturisté nebo pravidelní návštěvníci hor, všichni se v této době musí na horách spokojit jen s výdejními okénky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Aspoň, že jsou ta okýnka. Jinak takhle člověk jde někam, chce si dát něco a takhle, kdyby bylo zavřeno, tak si nedá nic. Vyjde a může jít domů. Takhle si posedí na chviličku, koukne na výhled u čaje a může jít domů.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Aspoň, že jsou ta okýnka. Jinak takhle člověk jde někam, chce si dát něco a takhle, kdyby bylo zavřeno, tak si nedá nic. Vyjde a může jít domů. Takhle si posedí na chviličku, koukne na výhled u čaje a může jít domů.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Běžný provoz horských chat by se mohl obnovit zřejmě až na jaře. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov nekompromisně likviduje z ulic autovraky</w:t>
@@ -157,53 +270,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automobilů stále přibývá a parkovacích stání je málo. I Havířov bojuje s tímto problémem. O to víc radnici štve, když místa blokují autovraky, vozidla bez registrační značky, nebo s prošlou technickou známkou. V letošním roce se rozhodla zakročit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “30.4. byla novela zákona č. 13 z roku 1997 o pozemních komunikacích, kde nám městům umožňuje tento problém řešit. A já jsem vděčný odboru komunálních služeb i městské policii, občanům, kteří dávají podněty na autovraky a my je můžeme odstraňovat. Takových podnětů už jsme měli 60 a 40 z nich už je v řešení a ta auta byla stažena z komunikací.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se vždy snaží nejdříve opakovaně kontaktovat provozovatele vozidla. Když nereaguje, je autovrak odtažen a ekologicky zlikvidován.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se vždy snaží nejdříve opakovaně kontaktovat provozovatele vozidla. Když nereaguje, je autovrak odtažen a ekologicky zlikvidován. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Grzonková, vedoucí odboru komunálních služeb:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obdobný postup máme v případě, že je vozidlo, které má delší dobu než šest měsíců prošlou technickou kontrolu. V tom případě opět vyzýváme provozovatele, opakovaně mu jde výzva, aby závadný stav napravil a v případě, že nereaguje, tak to může končit až veřejnou dražbou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Souběžně je nerespektování zákonných povinností řešeno ve správním řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -264,53 +376,52 @@
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos se nám do soutěže přihlásili dva uchazeči, jak  současný dodavatel této služby Rekola, tak Nextbike, který nabídl cenu nižší. Dokonce  nižší, než byla v předchozích letech a bude ji tedy poskytovat další dva  roky. Rozhodli jsme se vyhlásit soutěž na dva roky, tak abychom mohli zajistit  stabilnější službu pro občany. A tedy aby ten poskytovatel měl i větší možnost  rozvoje na našem území."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Luňák, jednatel společnosti  Nextbike Czech Republic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věříme, že budeme postupovat podle našich standardů a péči,  kterou tomu systému dáváme, to znamená servis kol, potažmo převážení,  vybalancování, tak aby těch kol bylo byl neustále co největší dostatek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dvouletý závazek zároveň pomohl ke snížení ceny, kterou bude  město za každé vypůjčení společnosti platit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dvouletý závazek zároveň pomohl ke snížení ceny, kterou bude  město za každé vypůjčení společnosti platit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době by to mělo být kolem 14 korun za výpůjčku,  dříve to bylo kolem 19 korun, takže ta služba bude určitě levnější. Jako  novinka je také to, že kola se nebudou muset zapínat do stojanu, mají elektronické  zámky, odemykají se v aplikaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -328,53 +439,52 @@
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Stejně jako v předchozích letech budou mít uživatelé 15  minut zdarma, dalších 45 minut bude za 20 korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to určitý doplněk naší MHD zdarma a jelikož jde o dopravu  na vlastní pohon, tak je mnohem ekologičtější a také zdravější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sezóna bikesharingu bude tradičně fungovat vždy od března do  listopadu a kola bude možné opět parkovat v okolních obcích Sviadnov, Staré  Město, Baška, Dobrá a Žabeň.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sezóna bikesharingu bude tradičně fungovat vždy od března do  listopadu a kola bude možné opět parkovat v okolních obcích Sviadnov, Staré  Město, Baška, Dobrá a Žabeň. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření zabrání v zatopení některých částí Žiliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -664,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-11-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>