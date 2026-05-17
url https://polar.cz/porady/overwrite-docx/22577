--- v0 (2025-12-26)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Leteckou linku do Prahy využili hokejisté Vítkovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už asi víte, nedávno začalo fungovat letecké spojení mezi Ostravou a Prahou. Novinka se zatím dostává do povědomí lidí a tak se rozhodli spojit příjemné s užitečným hokejisté Vítkovic.  Využili letadlo k přepravě na dva zápasy na opačném konci země, takže cestování bylo pohodlnější a navíc pomohli s propagací linky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,53 +390,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hřiště bude dostupné široké veřejnosti. Jsou tady prvky jak pro malé děti, tak se tady některé prvky najdou třeba pro seniory. Já si myslím, že jde vidět na těch hřištích, která stavíme, že myslíme na všechny generace a je to dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Máme rády přírodu a tady je to velmi pěkné i na procházky a jsme sportovci, takže nás i ty cvičící stroje zaujaly. A v přírodě je to krásná vsuvka toto hřiště.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Máme rády přírodu a tady je to velmi pěkné i na procházky a jsme sportovci, takže nás i ty cvičící stroje zaujaly. A v přírodě je to krásná vsuvka toto hřiště.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naše děti už se těšily až se to hřiště otevře. Chodili jsme tady kolem. Už byly natěšené. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice v nedávné době investovala také do rekonstrukce budovy přilehlé mateřské školy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -333,180 +447,145 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Medové perníčky peče a rozdává pro radost druhých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K tradičním Vánocům patří neodmyslitelně i vůně cukroví a nazdobené medové perníky. Osvědčené recepty se dědí z generace na generaci, stejně jako v rodině paní Renáty Pláškové z Karviné. Napečenými perníčky pak dělá radost ostatním.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je paní Renáta Plášková z Karviné. Letos slaví 85. narozeniny a i přes svůj vyšší věk každý rok před Vánoci peče a zdobí medové perníčky. A to nejen pro sebe a svou rodinu, ale i lidi, které v životě potkává a které chce potěšit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je paní Renáta Plášková z Karviné. Letos slaví 85. narozeniny a i přes svůj vyšší věk každý rok před Vánoci peče a zdobí medové perníčky. A to nejen pro sebe a svou rodinu, ale i lidi, které v životě potkává a které chce potěšit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Plášková, seniorka z Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"U nás už pekla perníčky už naše babička a mám dokonce od ní i ten recept. Tím jsem začala už jako v mládí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Plášek, syn: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Babička bude mít letos 85 let, chtěl jsem aby ta práci dostala mezi ostatní lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Před dvanácti lety se k pečení perníků opět vrátila a její kuchyň se každoročně medovými perníčky rozvoní. Peče nejen pro sebe, ale i pro ostatní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Plášková, seniorka z Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já si vždycky udělám takový malý seznam, do kterého si napíšu, komu bych ty perníčky mohla dát nebo koho bych s tím mohla potěšit." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paní Renáta zkoušela i jiné recepty na medové perníky, s žádným ale nebyla tak spokojena jako s receptem od své babičky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Paní Renáta zkoušela i jiné recepty na medové perníky, s žádným ale nebyla tak spokojena jako s receptem od své babičky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Plášková, seniorka z Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nestalo se mi, že bych něco přidávala nebo ubírala. Můžete v jeden den udělat a na příští den péct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Renáta perníčky peče dvakrát ročně, další přijdou na řadu o Velikonocích. Recept paní Pláškové najdete zde:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recept na medové perníky paní Renáty Pláškové:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">65 dkg hladké mouky </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">2 kávové lžičky perníkové koření skořice, anýz, fenykl, hřebíček ( koření smíchat a umlít ) nebo originál perníkové koření od Dr.Oetker</w:t>
+        <w:t xml:space="preserve">65 dkg hladké mouky  25 dkg moučkový cukr  10 dkg medu 5 dkg másla 4 ks vejce 2 kávové lžičky sody 2 kávové lžičky perníkové koření skořice, anýz, fenykl, hřebíček ( koření smíchat a umlít ) nebo originál perníkové koření od Dr.Oetker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškeré ingredience zadělat v těsto - nechat odležet v igelitovém sáčku v lednici ( stačí i 2 hod ), klidně i přes noc. Pak těsto rozválíme a vykrajujeme různé tvary. Před vložením do trouby potřít perníky rozšlehaným celým vejcem. Pečeme v mírně vyhřáté troubě (170 st.) cca 8-10 min. Pozor , rychle je upečené. Poleva: asi 1/2 bílku přes jemné sítko smícháme s osívaným moučkovým cukrem( 5 kávových lžiček ) a pořádně rozšleháme. Hustotu upravujeme přidáním cukru nebo citronu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -667,93 +746,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>