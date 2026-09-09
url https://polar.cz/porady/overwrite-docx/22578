--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraji už pomáhá více než 100 dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I když už se pandemická situace zlepšuje, v nemocnicích a sociálních zařízeních MS kraje stálé chybí téměř tisíc pracovníků. Velmi důležitá je proto pomoc dobrovolníků, kterých už je nyní v terénu více než stovka. Vznikl kvůli tomu projekt Bosmepartyja, který zajišťuje školení a dobrovolníky pak také rozděluje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při opravě Knížecího domu v Jablunkově objevili zazděnou udírnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ze zajímavého objevu se radují památkáři z Muzea Těšínska. Při rekonstrukci historického Knížecího domu v Jablunkově byla objevena stará udírna. Odhaduje se, že byla využívána v 17. nebo 18. století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když se dělníci pustili v centru Jablunkova do rekonstrukce jednoho z nejstarších a nejvýznamnějších objektů, probourali se do prostoru, o kterém neměl nikdo tušení. Díra ve zdi odhalila zakouřený prostor připomínající komín. Archeologové následně potvrdili k čemu prostor sloužil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když se dělníci pustili v centru Jablunkova do rekonstrukce jednoho z nejstarších a nejvýznamnějších objektů, probourali se do prostoru, o kterém neměl nikdo tušení. Díra ve zdi odhalila zakouřený prostor připomínající komín. Archeologové následně potvrdili k čemu prostor sloužil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Uhlářová, archeoložka Muzea Těšínska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Při bouracích pracích zde byla nalezena udírna pravděpodobně ze 17. nebo 18. století. Ale ještě si musíme počkat na výsledky dalších analýz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historicky cenná budova Knížecího domu bude opravena nákladem zhruba 50 milionů korun. Nynější nečekaný objev dřívější udírny částečně ovlivní průběh rekonstrukce. Památkáři přitom nevylučují, že objeví ještě další zajímavé nálezy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -354,53 +468,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hřiště bude dostupné široké veřejnosti. Jsou tady prvky jak pro malé děti, tak se tady některé prvky najdou třeba pro seniory. Já si myslím, že jde vidět na těch hřištích, která stavíme, že myslíme na všechny generace a je to dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Máme rády přírodu a tady je to velmi pěkné i na procházky a jsme sportovci, takže nás i ty cvičící stroje zaujaly. A v přírodě je to krásná vsuvka toto hřiště.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Máme rády přírodu a tady je to velmi pěkné i na procházky a jsme sportovci, takže nás i ty cvičící stroje zaujaly. A v přírodě je to krásná vsuvka toto hřiště.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naše děti už se těšily až se to hřiště otevře. Chodili jsme tady kolem. Už byly natěšené. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice v nedávné době investovala také do rekonstrukce budovy přilehlé mateřské školy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,53 +539,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoce se kvapem blíží a na plantážích tak zahájili prodej vánočních stromků. Vybírat je z čeho. Najdete v nich nejen klasické smrky, jedličky a borovice, ale také unikáty. Výhodou plantáží je, že vám stromky z nich doma daleko déle vydrží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Desítky tisíc různých jehličnanů, jeden krásnější než druhý, teď nabízejí lidem plantáže. Zájem je velký. Nejčastěji si vybírají vánoční stromky,  které se vejdou do bytu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já asi smrčky. Voní úžasně a fakt jako dlouho vydrží. Krásně dlouho vydrží, jsou pořád zelené až do půlky února někdy." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já asi smrčky. Voní úžasně a fakt jako dlouho vydrží. Krásně dlouho vydrží, jsou pořád zelené až do půlky února někdy."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já mám nejradši jedličky, protože moc pěkně voní, mají opravdu pěknou figuru a je to vždycky takový opravdu nádech vánoc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejoblíbenějším stromem je kavkazská jedle a smrk stříbrný, naopak dnes už téměř nikdo nechce klasický smrk ztepilý, který brzy opadává. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Jílka, pěstitel vánočních stromů: </w:t>
       </w:r>
       <w:r>
@@ -624,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>