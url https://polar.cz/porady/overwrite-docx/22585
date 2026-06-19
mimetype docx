--- v0 (2026-01-21)
+++ v1 (2026-06-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.11.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Omezení parkování dodávek na sídlištích platí od prosince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek posunul termín omezení parkování dodávek na sídlištích. Zkušební provoz na Růžovém pahorku byl naplánován původně na podzim. Kvůli zhoršené koronavirové situaci byl ale odsunut až na prosinec. V nočních hodinách tam nyní budou mít zákaz parkovat vozidla nad 2,5 tuny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,119 +178,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já jsem pro, protože některé ty dodávky zabírají i tři  parkovací místa, takže to je problém a hlavně se zastaví třeba ve vjezdu na  parkoviště. Já bydlím tady na Jeronýmové o kousek výše a pak je problém i vjet  na to parkoviště, takže jsou bezohlední i docela oni." 2.) "S parkováním je to tady stále špatné, i kdyby tu  nestály dodávky." 3.) "Problém to je, protože oni to mají z fabriky někde a tu  to napráskají auta a pak není kde zaparkovat." 4.) "Hlavně zaparkovat je tady velký problém, protože je tady plno  aut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To už mělo řekněme být od začátku listopadu, ale vzhledem k tomu,  že na technických službách měli montovat značky, ale řídil Covid, tak to nebylo  tak jednoduché, tak jsme se dohodli, že to odsuneme až od toho 1. prosince, s tím,  že jsme to využili k tomu, ať naše občany více informujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zákaz parkování vozidel nad 2,5 tuny bude od 18. do 7.  hodiny ranní v lokalitě sídliště Růžový pahorek. Vozidel SUV se zákaz týkat  nebude. Město omezení projednalo i s policí, která ho schválila.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zákaz parkování vozidel nad 2,5 tuny bude od 18. do 7.  hodiny ranní v lokalitě sídliště Růžový pahorek. Vozidel SUV se zákaz týkat  nebude. Město omezení projednalo i s policí, která ho schválila. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme šli ve šlépějích jiných měst, protože jsme to  kopírovali z Ostravy, ale dneska už to má i Hlučín a další města. My jsme  původně uvažovali o omezení na základě délky, protože to je to, co nás jakoby nejvíc  trápí, ale policie nakonec říkala, že nejzkušenější nebo největší zkušenosti má  s omezením na základě tonáže, váhy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je omezit parkování rozměrných dodávek v obytných  zónách, které zabírají spoustu místa a často komplikují průjezd vozidel IZS a  provádění zimní údržby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je omezit parkování rozměrných dodávek v obytných  zónách, které zabírají spoustu místa a často komplikují průjezd vozidel IZS a  provádění zimní údržby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel se nám tady rozmáhá to, že řidiči ho používají spíš  jako osobní vozidlo, u malých dodávek by to tak nevadilo, ale stojí nám tady  šesti, sedmi metrové dodávky, které když zacouvají k chodníku, tak se prakticky  po chodníku nedá chodit, zároveň to vadí zimní údržbě a v neposlední řadě  při vyjíždění kolem takové dodávky prakticky jedete naslepo a dochází potom k velmi  riskantním situacím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se projekt osvědčí, město ho plánuje rozšířit i do  dalších lokalit. Řidiči mohou v době omezení parkovat dodávky na  parkovišti u Kauflandu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se projekt osvědčí, město ho plánuje rozšířit i do  dalších lokalit. Řidiči mohou v době omezení parkovat dodávky na  parkovišti u Kauflandu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není to daleko, takže mají nějaké náhradní parkoviště, kde  mohou přes noc zaparkovat. V případě, že bychom to aplikovali na Slezské  nebo dalších sídlištích, tak se budeme snažit vymezit nějaké plochy v docházkové  vzdálenosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od prosince už bude městská i státní policie kontrolovat  dodržování omezení. Magistrát zároveň prosí veřejnost, aby své případné připomínky  k tomuto pilotnímu projektu zaslala na mail das@frydekmistek.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od prosince už bude městská i státní policie kontrolovat  dodržování omezení. Magistrát zároveň prosí veřejnost, aby své případné připomínky  k tomuto pilotnímu projektu zaslala na mail das@frydekmistek.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Házenkáři a volejbalistky pomohli sehnat dětem počítače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -201,89 +312,87 @@
         <w:t xml:space="preserve">Veronika Šnellyová, volejbalistka  TJ Sokol Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme na to reagovali velmi kladně, my jsme byli rádi, že  nás házená oslovila, abychom se na tom spolupodíleli a myslím si, že to je  velmi dobrá věc, protože v dnešní době, která je, pomůže cokoliv a forma  počítačů je jedna z těch teď nejdůležitějších v době Covidové, takže  jsme moc rádi, že se na tom můžeme účastnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sklenák, házenkář SKP  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme určitě vůbec neváhali vybrat nějaké peníze na děti a  myslím, že teďka tady v té těžké době sám vím, že vlastně moje děti taky  se učí doma distanční výuku a myslím, že jim to strašně moc pomůže do budoucna  a ať to překonají tu těžkou dobu no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedoucí družstva házenkářů požádal o pomoc svého zaměstnavatele,  který neváhal a během krátké chvíle počítače zajistil, společně pak nakoupili ještě  příslušenství v podobě monitorů, klávesnic, myší a kamer.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedoucí družstva házenkářů požádal o pomoc svého zaměstnavatele,  který neváhal a během krátké chvíle počítače zajistil, společně pak nakoupili ještě  příslušenství v podobě monitorů, klávesnic, myší a kamer. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Verlík, vedoucí družstva  házenkářů SKP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme tady tuhle akci společně, s tím, že oni nám  pomůžou počítačově, my vybereme nějaký finanční příspěvek a hlavně je tam ta  myšlenka chtít pomoct. Pomoct vlastně dětem, které jsou samy, to bylo hlavně  celé to motto toho rozhodnutí našeho a volejbalistek zvlášť jako s námi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Polach, jednatel sponzorské firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dovezli jsme dneska tady 15 kusů, něco jsme ještě nechali v Místku v Žirafě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dětský domov, který vybrali byl za tento dar nesmírně vděčný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dětský domov, který vybrali byl za tento dar nesmírně vděčný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Surovíková, ředitelka Dětského  domova v Čeladné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás má velký význam, vzhledem k tomu, že máme tady  48 dětí z toho 20 středoškoláků a spoustu malých dětí na prvním a druhém  stupni, tak tu PC techniku velmi potřebujeme. Je to pro nás náročné, jak  výukově, tak materiálně a tohle to nám opravdu velmi, velmi pomůže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Házenkáři společně s volejbalistkami ještě mezi sebou uspořádali  finanční sbírku, ve které už je přes 12 tisíc korun. Celkový výtěžek by pak  chtěli dětem darovat na vánoční dárky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organizace poskytující sociální služby by se prozatím neměly  bát krácení finančního rozpočtu. Jejich služby jsou zvláště v tomto nelehkém  období velmi důležité, a proto by je město chtělo také dál podporovat. První  pozitivní zpráva pro ně vzešla z poslední rady města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo doporučeno zastupitelstvu města, které se bude konat  16. prosince, aby rozhodlo o poskytnutí dotací z dotačního programu Podpora a  rozvoj sociálních služeb pro rok 2021."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rada doporučila schválit žádosti o dotace v celkové výši  12 milionů korun. Organizace by  tak  neměly přijít zkrátka, protože jde o stejnou částku, jaká mezi ně byla v tomto  směru rozdělena i minulý rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rada doporučila schválit žádosti o dotace v celkové výši  12 milionů korun. Organizace by  tak  neměly přijít zkrátka, protože jde o stejnou částku, jaká mezi ně byla v tomto  směru rozdělena i minulý rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Největší část financí 4,5 milionu získá Charita  Frýdek-Místek na své registrované služby jako je například pro Dům pokojného  stáří, Oáza pokoje, či Charitní pečovatelská služba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -394,89 +502,87 @@
         <w:t xml:space="preserve">Petr Wiselka, vedoucí oblasti  Frýdek-Místek a Třinec, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě taky i v tom příštím roce počítáme s tím,  že ty služby, které se provozují, budou poskytovány dále. Ve Frýdku naše  organizace poskytuje přes 10 služeb a pak nějaké další projekty. Je to od lidí  s postižením, přes lidi bez domova. Nebo rodiny, které mají nějaké  problémy, to znamená sociální asistence, která v těch rodinách působí. Nebo  pak sociální bydlení, kde zase se pomáhá s bydlením těm lidem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Částku přesahující 500 tisíc získá také Domov zvláštního  režimu Beskyd, kde jsou osoby s Alzheimerovou nemocí či různými typy demence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podpora ze strany města je pro jednotlivé organizace velmi důležitá,  protože například v případě Charity je klíčovou i pro podporu ze strany  dalších institucí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podpora ze strany města je pro jednotlivé organizace velmi důležitá,  protože například v případě Charity je klíčovou i pro podporu ze strany  dalších institucí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci vícezdrojového financování my jsme posuzováni i  tím, jak jsme úspěšní v jednotlivých obcích získávat finanční prostředky.  Musím zaklepat na dřevo, že ta spolupráce s městem Frýdek-Místek je velmi  dobrá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Wiselka, vedoucí oblasti  Frýdek-Místek a Třinec, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem za tu spolupráci s městem vděčný, proto byl ten Covid,  kdy i naše střediska to zasáhlo, kdy jsme potřebovali udělat desinfekci,  potřebovali jsme ochranné pomůcky, potřebovali jsme i takovou podporu a město bylo  v tom velice vstřícné, okamžitě nastoupilo, samo se nabídlo, pomohlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Definitivně by měly být peníze organizacím přiklepnuty na  prosincovém zastupitelstvu, kde se bude řešit právě rozpočet města na příští  rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Definitivně by měly být peníze organizacím přiklepnuty na  prosincovém zastupitelstvu, kde se bude řešit právě rozpočet města na příští  rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -551,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-30-11-2020-16-32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>