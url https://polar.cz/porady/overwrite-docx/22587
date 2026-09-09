--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.11.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnici z Ostravice na Bílou blokovaly uvízlé kamiony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O víkendu poprvé v této sezóně silněji sněžilo a hned v pondělí uježděný sníh způsobil problémy v dopravě. Silnici mezi Ostravicí a Bílou zatarasily kamiony, které nevyjely kopec. V oblasti přehrady Šance mají proto v zimě velké nákladní vozy vjezd zakázán, což řidiči ignorovali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní školy jsou opět plné dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do lavic se vrátila většina dětí základních škol. Největším oříškem bylo pro ředitele vymyslet, jak zajistit výuku cizích jazyků, aby se děti nemíchaly. Někteří rodiče si myslí, že návrat žáků do škol je předčasný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Více než 500 dětí přišlo v pondělí ráno do největší školy na ulici 1. Máje v Havířově. Před školou bylo živo ještě, než se otevřely dveře. Někteří žáci se těšili, jiní ne. Jednotný názor, zda už je ten správný čas opět pro prezenční výuku, neměli ani rodiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Více než 500 dětí přišlo v pondělí ráno do největší školy na ulici 1. Máje v Havířově. Před školou bylo živo ještě, než se otevřely dveře. Někteří žáci se těšili, jiní ne. Jednotný názor, zda už je ten správný čas opět pro prezenční výuku, neměli ani rodiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Moc se mi nechce a špatně se mi vstávalo. Byl jsem ještě unavený.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -304,75 +418,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobných případů bývá každoročně po celé zemi mnoho a proto hasiči varují a nabádají občany k opatrnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do adventního věnce a dalších vánočních výzdob jsou ideální hořící  svíčky, které jsou odděleny od zbytku věnce ve skleněné nádobce. Při odchodu z  domova byste je měli automaticky sfoukávat. Zapálené svíčky by neměly zůstávat bez dozoru dospělých osob, nejlépe ani  při vašem přesunu do jiného pokoje, hlavně ne mezi rozdováděnými dětmi či volně  se pohybujícími domácími mazlíčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je nutné reagovat rychle, zamezit přístupu vzduchu a menší  požár v zárodku uhasit improvizovanými prostředky, např. udusit botou, vlhkými  utěrkami, pokrývkami nebo jinými silnějšími textiliemi bez umělých vláken nebo  vodou. Pozor však na elektrické přístroje či věci napojené do elektřiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobné zásady jako pro svíčky, by měly platit i pro betlémské světlo. To je nejlepší uchovávat v lucerně, která je pro otevřený oheň určená. Další možností je speciální váza a nebo v krajním případě větší zavařovací sklenice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobné zásady jako pro svíčky, by měly platit i pro betlémské světlo. To je nejlepší uchovávat v lucerně, která je pro otevřený oheň určená. Další možností je speciální váza a nebo v krajním případě větší zavařovací sklenice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Omezení parkování dodávek na sídlištích platí od prosince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -398,119 +510,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já jsem pro, protože některé ty dodávky zabírají i tři  parkovací místa, takže to je problém a hlavně se zastaví třeba ve vjezdu na  parkoviště. Já bydlím tady na Jeronýmové o kousek výše a pak je problém i vjet  na to parkoviště, takže jsou bezohlední i docela oni." 2.) "S parkováním je to tady stále špatné, i kdyby tu  nestály dodávky." 3.) "Problém to je, protože oni to mají z fabriky někde a tu  to napráskají auta a pak není kde zaparkovat." 4.) "Hlavně zaparkovat je tady velký problém, protože je tady plno  aut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To už mělo řekněme být od začátku listopadu, ale vzhledem k tomu,  že na technických službách měli montovat značky, ale řídil Covid, tak to nebylo  tak jednoduché, tak jsme se dohodli, že to odsuneme až od toho 1. prosince, s tím,  že jsme to využili k tomu, ať naše občany více informujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zákaz parkování vozidel nad 2,5 tuny bude od 18. do 7.  hodiny ranní v lokalitě sídliště Růžový pahorek. Vozidel SUV se zákaz týkat  nebude. Město omezení projednalo i s policí, která ho schválila.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zákaz parkování vozidel nad 2,5 tuny bude od 18. do 7.  hodiny ranní v lokalitě sídliště Růžový pahorek. Vozidel SUV se zákaz týkat  nebude. Město omezení projednalo i s policí, která ho schválila. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme šli ve šlépějích jiných měst, protože jsme to  kopírovali z Ostravy, ale dneska už to má i Hlučín a další města. My jsme  původně uvažovali o omezení na základě délky, protože to je to, co nás jakoby nejvíc  trápí, ale policie nakonec říkala, že nejzkušenější nebo největší zkušenosti má  s omezením na základě tonáže, váhy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je omezit parkování rozměrných dodávek v obytných  zónách, které zabírají spoustu místa a často komplikují průjezd vozidel IZS a  provádění zimní údržby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je omezit parkování rozměrných dodávek v obytných  zónách, které zabírají spoustu místa a často komplikují průjezd vozidel IZS a  provádění zimní údržby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel se nám tady rozmáhá to, že řidiči ho používají spíš  jako osobní vozidlo, u malých dodávek by to tak nevadilo, ale stojí nám tady  šesti, sedmi metrové dodávky, které když zacouvají k chodníku, tak se prakticky  po chodníku nedá chodit, zároveň to vadí zimní údržbě a v neposlední řadě  při vyjíždění kolem takové dodávky prakticky jedete naslepo a dochází potom k velmi  riskantním situacím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se projekt osvědčí, město ho plánuje rozšířit i do  dalších lokalit. Řidiči mohou v době omezení parkovat dodávky na  parkovišti u Kauflandu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se projekt osvědčí, město ho plánuje rozšířit i do  dalších lokalit. Řidiči mohou v době omezení parkovat dodávky na  parkovišti u Kauflandu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není to daleko, takže mají nějaké náhradní parkoviště, kde  mohou přes noc zaparkovat. V případě, že bychom to aplikovali na Slezské  nebo dalších sídlištích, tak se budeme snažit vymezit nějaké plochy v docházkové  vzdálenosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od prosince už bude městská i státní policie kontrolovat  dodržování omezení. Magistrát zároveň prosí veřejnost, aby své případné připomínky  k tomuto pilotnímu projektu zaslala na mail das@frydekmistek.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od prosince už bude městská i státní policie kontrolovat  dodržování omezení. Magistrát zároveň prosí veřejnost, aby své případné připomínky  k tomuto pilotnímu projektu zaslala na mail das@frydekmistek.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Mariánských Horách rozsvítili tři vánoční stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -550,104 +658,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vávra, starosta MOb Ostrava-Mariánské Hory a Hulváky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme nadále myslet na tradice, pokračovat v nich a chceme Vám pro tu adventní dobu popřát hodně klidu, spokojenosti, zdraví a pohody. To Vám přejí nejenom jménem mým, ale jménem celého vedení městského obvodu Mariánské Hory a Hulváky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: obyvatelé obvodu Ostrava-Mariánské Hory a Hulváky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Vždycky rozsvěcujeme adventní věnec, zdobíme perníčky a rozkrajujeme jablíčka vždycky na Štědrý den."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Vždycky rozsvěcujeme adventní věnec, zdobíme perníčky a rozkrajujeme jablíčka vždycky na Štědrý den." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Každý rok pečeme s babičkou hodně cukroví a hodně druhů a největším dárkem na Vánoce pro mě bude, když budeme vlastně všichni spolu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení obvodu teď připravuje i vánoční trhy, které by měly začít na mariánském náměstí na stříbrný pátek 11. prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ski areály v Beskydech se připravují na nejistou sezonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaká bude nadcházející lyžařská sezona v Beskydech? Tuto otázku si teď kladou všichni provozovatelé ski areálů. Zatímco dříve měli obavy z nedostatku sněhu, nyní netuší, zda jim provoz povolí vláda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní lyžařská sezona v Beskydech bude zcela jistě jiná, než všechny předchozí. Přestože provozovatelé ski areálů si už dokáží vyrobit dostatek technického sněhu, nikdo nemá jistotu, zda se bude lyžovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní lyžařská sezona v Beskydech bude zcela jistě jiná, než všechny předchozí. Přestože provozovatelé ski areálů si už dokáží vyrobit dostatek technického sněhu, nikdo nemá jistotu, zda se bude lyžovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Maliga, provozovatel lyžařské školy a půjčovny Kempaland Bukovec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se v současné době musíme zařizovat tak, jakoby kurzy všechny měly normálně proběhnout jako loni, předloni a tak dál. V podstatě uvidíme, co nám vládní nařízení dovolí nebo nedovolí. všichni v reálu dělají všechno pro to, abychom pustili na Vánoce, což je pro nás stěžejní období. Nicméně, když nám řeknou 5. ledna že můžeme dělat kurzy a my nebudeme připravení, nachystaní, tak nejsme schopni vůbec na to zareagovat.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Bukovci museli vyřešit problém se zasněžování. Za nadlimitní odběr vody z řeky dostali pokutu. Nyní už mají vše v pořádku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -785,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-11-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>