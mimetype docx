--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,66 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Startuje další díl Eko magazínu na Polaru, dobrý den u něj. Tentokrát jsme zamířili do Sedlnice na farmu Lička, kde mají aktuálně plné ruce práce, ovšem těžkosti mají se zaměstnanci. Lidi se totiž do práce v zemědělství nehrnou. V Hückelových vilách v Novém Jičíně odborníci odstraňují dřevomorku, objevila se obložení i zdech a v Ostravě-Radvanicích revitalizují dva zpustlé rybníky. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Startuje další díl Eko magazínu na Polaru, dobrý den u něj. Tentokrát jsme zamířili do Sedlnice na farmu Lička, kde mají aktuálně plné ruce práce, ovšem těžkosti mají se zaměstnanci. Lidi se totiž do práce v zemědělství nehrnou. V Hückelových vilách v Novém Jičíně odborníci odstraňují dřevomorku, objevila se obložení i zdech a v Ostravě-Radvanicích revitalizují dva zpustlé rybníky.   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní léto někteří označovali jako atypické a chladné, z hlediska dlouhodobých normálů tomu tak ale není. Po pěti letech jsme prožili klasické středoevropské léto, během něhož se střídaly různé charaktery počasí. Zemědělci hlásí, že deštivé počasí prospělo hlavně kořenové zelenině. Ovoce prošlo kroupami a mrazíky a teplomilných rajčat a paprik se urodilo málo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deštivý rok prospěl pěstování kořenové zeleniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,54 +205,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilém Tomíček, předseda  Agrární regionální komory Ostravsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  “Zelenina se musí sklízet většinou ručně, aby nebyla poškozená pak se čistí, chystá a balí do bedniček, což představuje velký podíl lidské práce, která má vliv na náklady a cenu. Například zemědělci prodávají brambory do supermarketů za 2,50 Kč/kg a v marketu si je lidé kupují na 12 korun, takže je vidět ten velký cenový rozdíl. Smutné je to, že se toto děje i v době, kdy jsou lidé bez práce, řada lidí je doma a nemá co dělat. Bohužel ale do zemědělství čeští lidé nejdou, je to pro ně podřadná práce, ale cizinci si to poctivě odpracují.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Prokl Ličková, Farma Lička, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Pro ovoce byl letošní rok docela rizikový. Deštivý duben nám znehodnotil jablka, všechny jabka měly na slupce kroužky od mrazu. Hrušky kvetly o něco dříve, tak ty se tomu vyhnuly, celkem nám zůstaly a problém by s teplomilnou zeleninou jako jsou rajčata a papriky. V období, kdy se měly sadit hodně pršelo a byla zima, tak jsem dlouho čekali se sázením. Nasadili jsme je ke konci června a to už pak hodně pršelo, takže nám rostliny plavaly a z rajčat a paprik jsme nakonec neměli vůbec nic.”.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Pro ovoce byl letošní rok docela rizikový. Deštivý duben nám znehodnotil jablka, všechny jabka měly na slupce kroužky od mrazu. Hrušky kvetly o něco dříve, tak ty se tomu vyhnuly, celkem nám zůstaly a problém by s teplomilnou zeleninou jako jsou rajčata a papriky. V období, kdy se měly sadit hodně pršelo a byla zima, tak jsem dlouho čekali se sázením. Nasadili jsme je ke konci června a to už pak hodně pršelo, takže nám rostliny plavaly a z rajčat a paprik jsme nakonec neměli vůbec nic.”.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zeleninu a ovoce si lidé mohou koupit přímo na farmě nebo si objednat bedýnku z Poodří. Je o ně velký zájem, týdně jich tady na farmě nachystají přes 500 ve dvou velikostech. Poptávku si na farmě vykládají tím, že lidé přišli na to, že lokální zelenina jim prospívá, odběr mají blízko domova a s ohledem na pandemii koronaviru nemuseli alespoň za zdravým sortimentem do supermarketů. A podobně si Ličkovi vysvětlují i letošní velký zájem o samosběr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Prokl Ličková, Farma Lička, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V malé bedýnce teď máme především kořenovou zeleninu, takže tu máme červenou řepu ve žluté variantě, celer, mrkev, petržel, od cibule je tady pórek, hokaido a také hrušky, ty nás letos nezradili. Jablka prošla kroupami. A tady ještě máme od kolegů, ze spolupracující farmy kmín a špaldu. někde dole pod zeleninou je recept. Nemáme certifikát BIO, protože o to neusilujeme, ale máme tu střední cestu. Kdy hlásíme množství těžkých kovů, hlídáme čím ošetřujeme, v jakém množství a před tím  předchází monitoring škůdců a chorov.Ky sledujeme v jaké fázi je ten který škůdce a jestli je třeba ošetřit. U hnojiv užíváme organická a pokud je to umělé hnojivo, tak potom užíváme jen to, co nám dovolí metodika.”</w:t>
       </w:r>
@@ -274,51 +385,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úpravy se dotknou dvou vodních nádrží a také jejich okolí. Vznikne nová stezka i místa k posezení a odpočinku. Pokácené stromy se využijí ke zpestření prostředí a poskytnou úkryt drobné zvěři i hmyzu. Revitalizované rybníky společně s nedalekým mokřadem posílí zadržování vody v krajině a prospějí místnímu klimatu. Revitalizace za 5 a půl milionu korun by měla skončit příští jaro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BESEDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová kanalizace v Hradišti sníží ekologickou zátěž Těrlické přehrady: Martin Polášek (NEZÁVISLÍ - Těrlická koalice), starosta obce Těrlicko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší investiční akce v historii obce Těrlicko je vybudování kanalizace v místní části Hradiště. Díky jejímu zbudování se výrazně sníží ekologická zátěž Těrlické přehrady. K tématu jsem si na dálku přizvala starostu Martina Poláška. Dobrý den pane starosto, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Polášek, starosta obce Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den.</w:t>
       </w:r>
@@ -677,280 +787,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-01-12-2020-17-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>