--- v0 (2025-12-27)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 1.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji letos přibylo 12 pacientů s infekcí HIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. prosince si připomínáme Světový den boje proti AIDS. Česká republika stále patří mezi země s nízkým počtem případů, a to jak nových, tak celkově. Moravskoslezský kraj je pak s celkem 245 případy zhruba uprostřed ve srovnání s ostatními regiony. Koronavirus mohl zavinit zhoršení stavu některých pacientů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -775,51 +875,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>