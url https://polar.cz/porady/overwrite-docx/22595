--- v1 (2026-04-02)
+++ v2 (2026-07-02)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 1.12.2020, 16:00</w:t>
+              <w:t xml:space="preserve">1.12.2020, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -227,53 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doslova zkáza. Promočené stropy, zničený nábytek, hračky, koberce, prostě vše. Učitelkám v MŠ ČSA v Havířově zbyly v létě oči jen pro pláč. V prvním patře v koupelně došlo k havárii. Bylo jasné, že školka v září neotevře. Po několika měsících rekonstrukce se nyní děti mohly opět vrátit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Tomicová, ředitelka MŠ ČSA Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To byla úplně kompletní generální oprava. Tady se strhávaly stropy, strhávaly se podlahy, zdi až pod omítku. Prostě úplně všechno. Nová elektroinstalace, nová vodoinstalace se udělala. Musím říct, že máme úplně novou školičku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O hrubou práci se postaral vlastník budovy. S úklidem pomáhali všichni, včetně rodičů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O hrubou práci se postaral vlastník budovy. S úklidem pomáhali všichni, včetně rodičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Přibylová, učitelka MŠ ČSA Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně maminek nám pomohlo bez problémů, samy nám nabízely pomoc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po dobu rekonstrukce většina dětí dojížděla autobusem na Mateřskou školu Přímá. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,226 +310,153 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nám se tady vytopila školka a mohlo by na nás něco spadnout a mohli bychom si ublížit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mohli bychom tu zavazet, mohly by zakopnout paní učitelky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Školku mrzelo, že voda poničila i hudební nástroje, včetně klavírů. Podařilo se je však zachránit.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Školku mrzelo, že voda poničila i hudební nástroje, včetně klavírů. Podařilo se je však zachránit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jediný bod jednání zastupitelstva: prodej Dukelských kasáren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasedání opavského zastupitelstva s jediným bodem v programu, který se týkal prodeje Dukelských kasáren vyvolala opozice. Podle ní byl prodej pozemku developerovi, který tady má stavět byty, netransparentní. Vedení města to odmítá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prodej  38 ha plochy v areálu Dukelských kasáren ostravské stavební  společnosti za 51 mil. korun odhlasovali opavští zastupitelé už  v září. Opozice s tím ale nesouhlasila. Podle ní nebyl prodej  zcela v pořádku. Na listopadovém zasedání žádala vysvětlení.  </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Prodej  38 ha plochy v areálu Dukelských kasáren ostravské stavební  společnosti za 51 mil. korun odhlasovali opavští zastupitelé už  v září. Opozice s tím ale nesouhlasila. Podle ní nebyl prodej  zcela v pořádku. Na listopadovém zasedání žádala vysvětlení.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Veselý (ODS), opoziční člen Zastupitelstva města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten  proces byl netransparentní. Komunikovalo se přednostně s jedním z  uchazečů jiným způsobem.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Vedení  města opozičním zastupitelům okolnosti prodeje kasáren  vysvětlovalo a také připravilo všechny podklady, které se jej  týkaly. Na jejich nekompletnost opozice poukazovala. Připravené  materiály obsahovaly téměř 80 příloh.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ano,  to byla naše chyba. V čase, který jsme měli, jsme neposkytli  všechny dostupné materiály. Protože těch podkladů bylo skutečně  hodně. Příště raději připravíme podklady  včas tak, aby  byly dostupné zastupitelům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     Představám  vedení města o proměně části areálu bývalých vojenských  kasáren na byty  více vyhovovala nábídka ostravské stavební  společnosti JTA. Druhý zájemce, teplická firma JTH, s tím ale  nesouhlasil a obrátil se na soud.             </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Andrášek, právní zástupce firmy  JTH  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   „Žaloba  už podána byla. Je to žaloba na určení, že kupní smlouva,  kterou uzavřelo město s druhým zájemcem je neplatná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...28 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">      Procesem prodeje Dukelských kasáren se zabývalo i Ministerstvo vnitra,  které už dvakrát potvrdilo jeho správnost.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Španělskou kapli zakryje nová střecha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -654,111 +595,108 @@
         <w:t xml:space="preserve">Veronika Šnellyová, volejbalistka  TJ Sokol Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že to je velmi dobrá věc, protože v dnešní době,  která je, pomůže cokoliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sklenák, házenkář SKP  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sám vím, že vlastně moje děti taky se učí doma distanční výuku  a myslím, že jim to strašně moc pomůže do budoucna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedoucí družstva házenkářů požádal o pomoc svého zaměstnavatele,  který neváhal a během krátké chvíle počítače zajistil, společně pak nakoupili ještě  příslušenství v podobě monitorů, klávesnic, myší a kamer.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedoucí družstva házenkářů požádal o pomoc svého zaměstnavatele,  který neváhal a během krátké chvíle počítače zajistil, společně pak nakoupili ještě  příslušenství v podobě monitorů, klávesnic, myší a kamer. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Verlík, vedoucí družstva  házenkářů SKP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme tady tuhle akci společně, s tím, že oni nám  pomůžou počítačově, my vybereme nějaký finanční příspěvek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dětský domov, který vybrali byl za tento dar nesmírně vděčný.  Nebyl ale jediný obdarovaný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dětský domov, který vybrali byl za tento dar nesmírně vděčný.  Nebyl ale jediný obdarovaný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Surovíková, ředitelka Dětského  domova v Čeladné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady 48 dětí z toho 20 středoškoláků a spoustu  malých dětí na prvním a druhém stupni, tak tu PC techniku velmi potřebujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Polach, jednatel sponzorské firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dovezli jsme dneska tady 15 kusů, něco jsme ještě nechali v Místku  v Žirafě a zbylo nám tam ještě 5 počítačů, které bysme chtěli, já zavolám  ještě paní ředitelce do Ondrášku, jestli nebude chtít pro děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Házenkáři společně s volejbalistkami ještě mezi sebou uspořádali  finanční sbírku, ve které už je přes 12 tisíc korun. Celkový výtěžek by pak  chtěli dětem darovat na vánoční dárky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Házenkáři společně s volejbalistkami ještě mezi sebou uspořádali  finanční sbírku, ve které už je přes 12 tisíc korun. Celkový výtěžek by pak  chtěli dětem darovat na vánoční dárky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -833,65 +771,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>