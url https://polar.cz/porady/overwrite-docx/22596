--- v0 (2025-12-27)
+++ v1 (2026-04-21)
@@ -1,220 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jediný bod jednání zastupitelstva: prodej Dukelských kasáren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasedání opavského zastupitelstva s jediným bodem v programu, který se týkal prodeje Dukelských kasáren vyvolala opozice. Podle ní byl prodej pozemku developerovi, který tady má stavět byty, netransparentní. Vedení města to odmítá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prodej  38 ha plochy v areálu Dukelských kasáren ostravské stavební  společnosti za 51 mil. korun odhlasovali opavští zastupitelé už  v září. Opozice s tím ale nesouhlasila. Podle ní nebyl prodej  zcela v pořádku. Na listopadovém zasedání žádala vysvětlení.  </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Prodej  38 ha plochy v areálu Dukelských kasáren ostravské stavební  společnosti za 51 mil. korun odhlasovali opavští zastupitelé už  v září. Opozice s tím ale nesouhlasila. Podle ní nebyl prodej  zcela v pořádku. Na listopadovém zasedání žádala vysvětlení.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Veselý (ODS), opoziční člen Zastupitelstva města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten  proces byl netransparentní. Komunikovalo se přednostně s jedním z  uchazečů jiným způsobem.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Vedení  města opozičním zastupitelům okolnosti prodeje kasáren  vysvětlovalo a také připravilo všechny podklady, které se jej  týkaly. Na jejich nekompletnost opozice poukazovala. Připravené  materiály obsahovaly téměř 80 příloh.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ano,  to byla naše chyba. V čase, který jsme měli, jsme neposkytli  všechny dostupné materiály. Protože těch podkladů bylo skutečně  hodně. Příště raději připravíme podklady  včas tak, aby  byly dostupné zastupitelům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     Představám  vedení města o proměně části areálu bývalých vojenských  kasáren na byty  více vyhovovala nábídka ostravské stavební  společnosti JTA. Druhý zájemce, teplická firma JTH, s tím ale  nesouhlasil a obrátil se na soud.             </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Andrášek, právní zástupce firmy  JTH  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   „Žaloba  už podána byla. Je to žaloba na určení, že kupní smlouva,  kterou uzavřelo město s druhým zájemcem je neplatná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...28 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">      Procesem prodeje Dukelských kasáren se zabývalo i Ministerstvo vnitra,  které už dvakrát potvrdilo jeho správnost.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji letos přibylo 12 pacientů s infekcí HIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -283,236 +332,151 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila rekonstrukce konkatedrály v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava opavské Konkatedrály Nanebevzetí Panny Marie , druhého sídelního kostela biskupa, je hotová. Rozsáhlá rekonstrukce za 77 mil. korun trvala rok a půl. Zatím ale přístupná kvůli vládním opatřením nebude. Opavský děkan chce slavnostní otevření nechat na příhodnější dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Rekonstrukce  Konkatedrály  Nanebevzetí Panny Marie v Opavě se chýlí ke konci.  Prokoukla vyčištěná fasáda, vyměněna byla rozbitá okna i  nefunkční elektrické rozvody. Vlhkosti zbavila budovu izolace.  Opravy odkryly spoustu zajímavostí, které teď budou moci  návštěvníci spatřit.     </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Rekonstrukce  Konkatedrály  Nanebevzetí Panny Marie v Opavě se chýlí ke konci.  Prokoukla vyčištěná fasáda, vyměněna byla rozbitá okna i  nefunkční elektrické rozvody. Vlhkosti zbavila budovu izolace.  Opravy odkryly spoustu zajímavostí, které teď budou moci  návštěvníci spatřit.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav v Ostravě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme  v podvěží severní věže. Při odhalování omítek se objevily  původní gotické oblouky, předcházející r. 1300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ty  zůstanou pro návštěvníky kostela viditelné, stejně jako části  původních gotických sloupů, které jsou ukryty pod novými. Na  stropě jedné z bočních kaplí je restaurovaná část výmalby z  19. století. Návštěvníci si tak budou moci udělat obrázek o  tom, jak se uplynulých 700 let podepsalo na podobě tohoto  svatostánku.  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Ty  zůstanou pro návštěvníky kostela viditelné, stejně jako části  původních gotických sloupů, které jsou ukryty pod novými. Na  stropě jedné z bočních kaplí je restaurovaná část výmalby z  19. století. Návštěvníci si tak budou moci udělat obrázek o  tom, jak se uplynulých 700 let podepsalo na podobě tohoto  svatostánku.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav v Ostravě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bohužel barokní přestavba  spoustu zajímavých věcí překryla. Při rekonstrukci se podařilo  odhalit některé detaily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Přestože  už je vše hotové, věřící se do chrámu budou moci vrátit až  poté, co vláda uvolní protikoronavirová opatření.  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Přestože  už je vše hotové, věřící se do chrámu budou moci vrátit až  poté, co vláda uvolní protikoronavirová opatření.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Czudek, opavský děkan: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě  se na bohoslužbu těšíme, i když nevíme, kdy bude. Zatím se  soustředíme na dokončovací práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pravděpodobně  ani vánoční půlnoční mši, kterou si věřící připomínají  narození Ježíše Krista, tady opavský děkan ještě sloužit  nebude. Pokud to podmínky dovolí, sejdou se tady  věřící na  první slavnostní mši nejspíš až v příštím roce.   </w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Paví rodinka dostane před Vánoci novou voliéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známá karvinská paví rodinka dostala předvánoční dárek v podobě nové voliéry. Postavili ji pracovníci Technických služeb v místním zookoutku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pávi se stali součástí života obyvatel Karviné v roce 2018, kdy byli poprvé přivezeni do místního zookoutku. Pár jedinců se ale nespokojilo s místem nového domova a své teritorium postupně rozšířilo do dalších částí města. Stali se vyhledávaným objektem k focení a natáčení, jak si vykračují po náměstí, přecházejí silnici nebo jen tak někde postávají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pávi se stali součástí života obyvatel Karviné v roce 2018, kdy byli poprvé přivezeni do místního zookoutku. Pár jedinců se ale nespokojilo s místem nového domova a své teritorium postupně rozšířilo do dalších částí města. Stali se vyhledávaným objektem k focení a natáčení, jak si vykračují po náměstí, přecházejí silnici nebo jen tak někde postávají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkem jich máme devět, z toho je sedm dospělých a dvě mláďátka. Pět těch pávů jsme dostali v roce 2018 darem od benediktinského opatství z Rajhradu. Další dva pávy jsme dostali darem od majitele zámečku Petrovice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době se po městě pohybují volně dva paví samci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -528,54 +492,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ted před Vánoci se v zookoutku pro pávy chystá nové bydlení s výběhem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Gajdacz, ředitel TS Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Voliéra je vytvořena drobnou betonovou konstrukcí, na ní jsou klasické oplocení postavené a malý domeček, kde se budou, jak doufáme, se schovávat před nepřízní počasí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Obyvatelé města a zvláště děti se už teď mohou těšit na jarní překvapení. V zookoutku přibude vzdělávací část, jejíž součástí budou další noví živí obyvatelé.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Obyvatelé města a zvláště děti se už teď mohou těšit na jarní překvapení. V zookoutku přibude vzdělávací část, jejíž součástí budou další noví živí obyvatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Španělskou kapli zakryje nová střecha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -764,93 +727,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>