--- v1 (2026-04-21)
+++ v2 (2026-09-09)
@@ -769,51 +769,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2020-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>