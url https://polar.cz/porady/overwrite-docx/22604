--- v0 (2026-01-01)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava spustí zimní program pro bezdomovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už několik dní klesají noční teploty pod bod mrazu a proto spustí Ostrava zimní program pro lidi bez domova. Ve spolupráci s neziskovými organizacemi Armáda spásy a Charita je navýšen počet lůžek v azylových zařízeních a přibude i tzv. volných židlí, které zvyšují kapacitu v případě potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,75 +348,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na výběr budou byty 2+kk a dvě bytové jednotky 4+1 mansardového typu s vlastní terasou. V podzemním podlaží se nachází sklepní kóje, kolárna s kočárkárnou, kotelna a převýšená obchodní jednotka z prvního podlaží. V přízemí jsou další tři obchodní prostory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce objektu,  v němž byly dříve zchátralé nestandardní byty a nebytové prostory, začala v září loňského roku a  vyšla na 49 milionů korun. Práce provedla společnost Intoza podle projektu kanceláře  Atelier 38. Stavebníci se snažili v maximální možné míře zachovat hodnotné historické prvky,  jako jsou štuky ve vstupní hale v přízemí, historické schodiště včetně kovového zábradlí, původní  interiérové dveře v obložkových zárubních.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce objektu,  v němž byly dříve zchátralé nestandardní byty a nebytové prostory, začala v září loňského roku a  vyšla na 49 milionů korun. Práce provedla společnost Intoza podle projektu kanceláře  Atelier 38. Stavebníci se snažili v maximální možné míře zachovat hodnotné historické prvky,  jako jsou štuky ve vstupní hale v přízemí, historické schodiště včetně kovového zábradlí, původní  interiérové dveře v obložkových zárubních. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byty jsou nabízeny přes společnost, která nájmy bude řídit, což je Černá louka. Ostrava zřídila ve spolupráci s Černou loukou přehledný web, kde ta nabídka je."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výběr nájemce probíhá formou výběrového řízení. Přihlásit se do výběrového řízení může každý prostřednictvím formuláře na webových stránkách byty.ostrava.cz. Na tomto webu jsou také termíny výběrových řízení, které jsou závazné pro odevzdání žádosti. Výběr nájemníků probíhá tzv. obálkovou metodou. Nejlepší nabídka vyhrává. Zájemce předkládá nabídku v podobě návrhu výše nájmu za metr čtvereční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výběr nájemce probíhá formou výběrového řízení. Přihlásit se do výběrového řízení může každý prostřednictvím formuláře na webových stránkách byty.ostrava.cz. Na tomto webu jsou také termíny výběrových řízení, které jsou závazné pro odevzdání žádosti. Výběr nájemníků probíhá tzv. obálkovou metodou. Nejlepší nabídka vyhrává. Zájemce předkládá nabídku v podobě návrhu výše nájmu za metr čtvereční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -376,93 +489,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-02-12-2020-18-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>