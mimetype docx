--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava spustí zimní program pro bezdomovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už několik dní klesají noční teploty pod bod mrazu a proto spustí Ostrava zimní program pro lidi bez domova. Ve spolupráci s neziskovými organizacemi Armáda spásy a Charita je navýšen počet lůžek v azylových zařízeních a přibude i tzv. volných židlí, které zvyšují kapacitu v případě potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -332,53 +447,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ski areály zasněžují, lyžaře přivítají asi až před Vánocemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sjezdovkách v Beskydech i Jeseníkách běží naplno sněžná děla. Provozovatelé ski areálů jsou připraveni zahájit sezonu v nejbližších dnech. Stále však žijí v obavách, jestli jim vláda nepřipraví nějaké nové omezení, které by začátek sezony odložilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sjezdovky i běžkařské trasy budou mít už brzy dostatek sněhu, aby na ně mohli vyjet první lyžaři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sjezdovky i běžkařské trasy budou mít už brzy dostatek sněhu, aby na ně mohli vyjet první lyžaři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na své první návštěvníky nadcházející sezony čekají také ve ski areálu v Mostech u Jablunkova. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Rucki, vedoucí ski areálu v Mostech u Jablunkova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Využíváme mrazivé dny, kdy intenzivně zasněžujeme. Pokud to dovoluje klima a počasí, tak vždy tu sezonu otevíráme před vánočními svátky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -473,101 +587,80 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntál zahájil advent rozsvícením vánočního stromu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Současná koronavirová omezení bohužel nedovolila masovou účast veřejnosti při slavnostním rozsvícení vánočního stromu. Došlo k němu tedy úderem sobotní jedenadvacáté hodiny a bylo zahájeno letošní adventní období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Za přítomnosti vedení města se rozzářil nejen bruntálský vánoční strom, ale také originální Betlém z dílny bruntálských výtvarníků Františka Nedomlela a Renaty Mguni a vyzdobené ulice města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My bychom chtěli společně s mými kolegy popřát všem bruntálským krásný adventní čas, chtěli bychom jim popřát, aby měli příležitost, nebo maximální příležitost se setkat se svými blízkými, aby mohli společně tento adventní čas strávit. Chtěli bychom ale popřát také, aby tento vánoční čas byl krásným momentem, kdy vstoupíme společně v očekávání do nového roku, který již snad bude klidnější, a všem nám společně přejí pevné zdraví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letošní vánoční jedlička přijela do Bruntálu z nedalekého Roudna. Jako poděkování  dárci dostala jméno Jan z Roudna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bych se chtěla připojit k přání vedení města a popřát všem pevné zdraví a ještě jednou poděkovat rodině Bachroňových a starostce z Roudna za tenhle nádherný strom.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvník náměstí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je, protože konečně svítí. My jsme tu byli předtím, tak vůbec nesvítil. Ale když svítí, tak je to ještě hezčí, něž normálně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Také my se připojujeme k přání klidného adventu a vánočních svátků a věříme společně s vámi, že se pod stromečkem brzy setkáme také u dobrého punče ve vánoční atmosféře. To by se mohlo stát již ve čtvrtek 3. prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -664,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>